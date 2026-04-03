--- v0 (2026-01-25)
+++ v1 (2026-04-03)
@@ -3726,51 +3726,51 @@
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
         <v>GEN</v>
       </c>
       <c r="B38" t="str">
         <v>T35</v>
       </c>
       <c r="C38">
         <v>35</v>
       </c>
       <c r="D38" t="str">
         <v xml:space="preserve">Carlos Appel </v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
         <v>58</v>
       </c>
       <c r="G38">
         <v>188691</v>
       </c>
       <c r="H38" t="str">
-        <v>appelhyzser</v>
+        <v>appelhyzer</v>
       </c>
       <c r="I38">
         <v>1</v>
       </c>
       <c r="J38">
         <v>58</v>
       </c>
       <c r="K38">
         <v>3</v>
       </c>
       <c r="L38">
         <v>3</v>
       </c>
       <c r="M38">
         <v>3</v>
       </c>
       <c r="N38">
         <v>3</v>
       </c>
       <c r="O38">
         <v>3</v>
       </c>
       <c r="P38">
         <v>3</v>
       </c>