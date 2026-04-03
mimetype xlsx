--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -918,50 +918,53 @@
         <v>61</v>
       </c>
       <c r="L12">
         <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>MA2</v>
       </c>
       <c r="B13" t="str">
         <v>4</v>
       </c>
       <c r="C13">
         <v>4</v>
       </c>
       <c r="D13" t="str">
         <v>Kyler Baker</v>
       </c>
       <c r="E13">
         <v>11</v>
       </c>
       <c r="F13">
         <v>121</v>
       </c>
+      <c r="G13">
+        <v>324904</v>
+      </c>
       <c r="H13" t="str">
         <v>kylerbaker</v>
       </c>
       <c r="I13">
         <v>4</v>
       </c>
       <c r="J13">
         <v>7</v>
       </c>
       <c r="K13">
         <v>60</v>
       </c>
       <c r="L13">
         <v>61</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>MA3</v>
       </c>
       <c r="B14" t="str">
         <v>1</v>
       </c>
       <c r="C14">
         <v>1</v>
@@ -2424,50 +2427,53 @@
         <v>3</v>
       </c>
       <c r="AB10">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>MA2</v>
       </c>
       <c r="B11" t="str">
         <v>2</v>
       </c>
       <c r="C11">
         <v>2</v>
       </c>
       <c r="D11" t="str">
         <v>Kyler Baker</v>
       </c>
       <c r="E11">
         <v>4</v>
       </c>
       <c r="F11">
         <v>60</v>
       </c>
+      <c r="G11">
+        <v>324904</v>
+      </c>
       <c r="H11" t="str">
         <v>kylerbaker</v>
       </c>
       <c r="I11">
         <v>4</v>
       </c>
       <c r="J11">
         <v>60</v>
       </c>
       <c r="K11">
         <v>3</v>
       </c>
       <c r="L11">
         <v>3</v>
       </c>
       <c r="M11">
         <v>4</v>
       </c>
       <c r="N11">
         <v>3</v>
       </c>
       <c r="O11">
         <v>4</v>
       </c>
       <c r="P11">
@@ -5012,50 +5018,53 @@
         <v>3</v>
       </c>
       <c r="AB12">
         <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>MA2</v>
       </c>
       <c r="B13" t="str">
         <v>4</v>
       </c>
       <c r="C13">
         <v>4</v>
       </c>
       <c r="D13" t="str">
         <v>Kyler Baker</v>
       </c>
       <c r="E13">
         <v>11</v>
       </c>
       <c r="F13">
         <v>121</v>
       </c>
+      <c r="G13">
+        <v>324904</v>
+      </c>
       <c r="H13" t="str">
         <v>kylerbaker</v>
       </c>
       <c r="I13">
         <v>7</v>
       </c>
       <c r="J13">
         <v>61</v>
       </c>
       <c r="K13">
         <v>4</v>
       </c>
       <c r="L13">
         <v>3</v>
       </c>
       <c r="M13">
         <v>3</v>
       </c>
       <c r="N13">
         <v>3</v>
       </c>
       <c r="O13">
         <v>3</v>
       </c>
       <c r="P13">