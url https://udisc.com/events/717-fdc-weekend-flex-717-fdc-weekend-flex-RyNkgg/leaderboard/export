--- v1 (2026-03-04)
+++ v2 (2026-04-03)
@@ -5471,50 +5471,53 @@
         <v>5</v>
       </c>
       <c r="AT36">
         <v>3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>MA4</v>
       </c>
       <c r="B37" t="str">
         <v>7</v>
       </c>
       <c r="C37">
         <v>7</v>
       </c>
       <c r="D37" t="str">
         <v>Randy kirchner</v>
       </c>
       <c r="E37">
         <v>8</v>
       </c>
       <c r="F37">
         <v>117</v>
       </c>
+      <c r="G37">
+        <v>297452</v>
+      </c>
       <c r="H37" t="str">
         <v>rkir66</v>
       </c>
       <c r="I37">
         <v>8</v>
       </c>
       <c r="J37">
         <v>117</v>
       </c>
       <c r="K37">
         <v>3</v>
       </c>
       <c r="L37">
         <v>4</v>
       </c>
       <c r="M37">
         <v>3</v>
       </c>
       <c r="N37">
         <v>2</v>
       </c>
       <c r="O37">
         <v>3</v>
       </c>
       <c r="P37">