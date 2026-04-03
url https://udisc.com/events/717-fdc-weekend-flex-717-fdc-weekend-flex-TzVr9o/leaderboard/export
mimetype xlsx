--- v1 (2026-03-04)
+++ v2 (2026-04-03)
@@ -4179,50 +4179,53 @@
         <v>3</v>
       </c>
       <c r="AB44">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>MA4</v>
       </c>
       <c r="B45" t="str">
         <v>T7</v>
       </c>
       <c r="C45">
         <v>7</v>
       </c>
       <c r="D45" t="str">
         <v>Randy kirchner</v>
       </c>
       <c r="E45">
         <v>12</v>
       </c>
       <c r="F45">
         <v>68</v>
       </c>
+      <c r="G45">
+        <v>297452</v>
+      </c>
       <c r="H45" t="str">
         <v>rkir66</v>
       </c>
       <c r="I45">
         <v>12</v>
       </c>
       <c r="J45">
         <v>68</v>
       </c>
       <c r="K45">
         <v>4</v>
       </c>
       <c r="L45">
         <v>4</v>
       </c>
       <c r="M45">
         <v>3</v>
       </c>
       <c r="N45">
         <v>4</v>
       </c>
       <c r="O45">
         <v>3</v>
       </c>
       <c r="P45">