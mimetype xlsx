--- v1 (2026-03-04)
+++ v2 (2026-04-03)
@@ -4589,289 +4589,292 @@
       </c>
       <c r="Y49">
         <v>3</v>
       </c>
       <c r="Z49">
         <v>3</v>
       </c>
       <c r="AA49">
         <v>2</v>
       </c>
       <c r="AB49">
         <v>3</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>MA4</v>
       </c>
       <c r="B50" t="str">
         <v>T5</v>
       </c>
       <c r="C50">
         <v>5</v>
       </c>
       <c r="D50" t="str">
-        <v>Garrison Johnson</v>
+        <v>Randy kirchner</v>
       </c>
       <c r="E50">
         <v>3</v>
       </c>
       <c r="F50">
         <v>57</v>
       </c>
       <c r="G50">
-        <v>301359</v>
+        <v>297452</v>
       </c>
       <c r="H50" t="str">
-        <v>gbj427</v>
+        <v>rkir66</v>
       </c>
       <c r="I50">
         <v>3</v>
       </c>
       <c r="J50">
         <v>57</v>
       </c>
       <c r="K50">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L50">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M50">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N50">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O50">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P50">
         <v>3</v>
       </c>
       <c r="Q50">
         <v>3</v>
       </c>
       <c r="R50">
         <v>4</v>
       </c>
       <c r="S50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T50">
         <v>3</v>
       </c>
       <c r="U50">
+        <v>3</v>
+      </c>
+      <c r="V50">
         <v>5</v>
       </c>
-      <c r="V50">
-[...1 lines deleted...]
-      </c>
       <c r="W50">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="X50">
         <v>3</v>
       </c>
       <c r="Y50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Z50">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AA50">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AB50">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>MA4</v>
       </c>
       <c r="B51" t="str">
         <v>T5</v>
       </c>
       <c r="C51">
         <v>5</v>
       </c>
       <c r="D51" t="str">
-        <v>Doug Statler</v>
+        <v>Garrison Johnson</v>
       </c>
       <c r="E51">
         <v>3</v>
       </c>
       <c r="F51">
         <v>57</v>
       </c>
+      <c r="G51">
+        <v>301359</v>
+      </c>
       <c r="H51" t="str">
-        <v>dougstatler</v>
+        <v>gbj427</v>
       </c>
       <c r="I51">
         <v>3</v>
       </c>
       <c r="J51">
         <v>57</v>
       </c>
       <c r="K51">
         <v>3</v>
       </c>
       <c r="L51">
         <v>2</v>
       </c>
       <c r="M51">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N51">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O51">
         <v>3</v>
       </c>
       <c r="P51">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q51">
         <v>3</v>
       </c>
       <c r="R51">
         <v>4</v>
       </c>
       <c r="S51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T51">
         <v>3</v>
       </c>
       <c r="U51">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V51">
         <v>3</v>
       </c>
       <c r="W51">
         <v>5</v>
       </c>
       <c r="X51">
         <v>3</v>
       </c>
       <c r="Y51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Z51">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AA51">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB51">
         <v>3</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>MA4</v>
       </c>
       <c r="B52" t="str">
         <v>T5</v>
       </c>
       <c r="C52">
         <v>5</v>
       </c>
       <c r="D52" t="str">
-        <v>Randy kirchner</v>
+        <v>Doug Statler</v>
       </c>
       <c r="E52">
         <v>3</v>
       </c>
       <c r="F52">
         <v>57</v>
       </c>
       <c r="H52" t="str">
-        <v>rkir66</v>
+        <v>dougstatler</v>
       </c>
       <c r="I52">
         <v>3</v>
       </c>
       <c r="J52">
         <v>57</v>
       </c>
       <c r="K52">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L52">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M52">
         <v>3</v>
       </c>
       <c r="N52">
         <v>3</v>
       </c>
       <c r="O52">
+        <v>3</v>
+      </c>
+      <c r="P52">
+        <v>4</v>
+      </c>
+      <c r="Q52">
+        <v>3</v>
+      </c>
+      <c r="R52">
+        <v>4</v>
+      </c>
+      <c r="S52">
+        <v>3</v>
+      </c>
+      <c r="T52">
+        <v>3</v>
+      </c>
+      <c r="U52">
+        <v>4</v>
+      </c>
+      <c r="V52">
+        <v>3</v>
+      </c>
+      <c r="W52">
         <v>5</v>
       </c>
-      <c r="P52">
-[...22 lines deleted...]
-      </c>
       <c r="X52">
         <v>3</v>
       </c>
       <c r="Y52">
         <v>3</v>
       </c>
       <c r="Z52">
         <v>3</v>
       </c>
       <c r="AA52">
         <v>2</v>
       </c>
       <c r="AB52">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
         <v>MA4</v>
       </c>
       <c r="B53" t="str">
         <v>8</v>
       </c>
       <c r="C53">
         <v>8</v>
       </c>
       <c r="D53" t="str">
         <v xml:space="preserve">Barry Penrod </v>
       </c>
       <c r="E53">
         <v>4</v>
       </c>
       <c r="F53">
         <v>58</v>
       </c>
       <c r="H53" t="str">
         <v>snakeman13</v>
       </c>
       <c r="I53">