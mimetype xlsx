--- v1 (2026-03-04)
+++ v2 (2026-04-03)
@@ -3002,50 +3002,53 @@
         <v>2</v>
       </c>
       <c r="AB30">
         <v>3</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>MA4</v>
       </c>
       <c r="B31" t="str">
         <v>1</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31" t="str">
         <v>Randy kirchner</v>
       </c>
       <c r="E31">
         <v>-3</v>
       </c>
       <c r="F31">
         <v>51</v>
       </c>
+      <c r="G31">
+        <v>297452</v>
+      </c>
       <c r="H31" t="str">
         <v>rkir66</v>
       </c>
       <c r="I31">
         <v>-3</v>
       </c>
       <c r="J31">
         <v>51</v>
       </c>
       <c r="K31">
         <v>5</v>
       </c>
       <c r="L31">
         <v>2</v>
       </c>
       <c r="M31">
         <v>3</v>
       </c>
       <c r="N31">
         <v>2</v>
       </c>
       <c r="O31">
         <v>3</v>
       </c>
       <c r="P31">