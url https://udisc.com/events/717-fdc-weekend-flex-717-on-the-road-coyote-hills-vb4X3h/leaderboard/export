--- v1 (2026-03-04)
+++ v2 (2026-04-03)
@@ -2647,203 +2647,206 @@
       </c>
       <c r="Y26">
         <v>3</v>
       </c>
       <c r="Z26">
         <v>4</v>
       </c>
       <c r="AA26">
         <v>4</v>
       </c>
       <c r="AB26">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>MA4</v>
       </c>
       <c r="B27" t="str">
         <v>T2</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="str">
-        <v>Doug Statler</v>
+        <v>Randy kirchner</v>
       </c>
       <c r="E27">
         <v>14</v>
       </c>
       <c r="F27">
         <v>77</v>
       </c>
+      <c r="G27">
+        <v>297452</v>
+      </c>
       <c r="H27" t="str">
-        <v>dougstatler</v>
+        <v>rkir66</v>
       </c>
       <c r="I27">
         <v>14</v>
       </c>
       <c r="J27">
         <v>77</v>
       </c>
       <c r="K27">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L27">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M27">
         <v>3</v>
       </c>
       <c r="N27">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O27">
         <v>3</v>
       </c>
       <c r="P27">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q27">
         <v>2</v>
       </c>
       <c r="R27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S27">
         <v>4</v>
       </c>
       <c r="T27">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="U27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="V27">
         <v>3</v>
       </c>
       <c r="W27">
+        <v>6</v>
+      </c>
+      <c r="X27">
+        <v>4</v>
+      </c>
+      <c r="Y27">
+        <v>4</v>
+      </c>
+      <c r="Z27">
+        <v>5</v>
+      </c>
+      <c r="AA27">
+        <v>4</v>
+      </c>
+      <c r="AB27">
         <v>7</v>
-      </c>
-[...13 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>MA4</v>
       </c>
       <c r="B28" t="str">
         <v>T2</v>
       </c>
       <c r="C28">
         <v>2</v>
       </c>
       <c r="D28" t="str">
-        <v>Randy kirchner</v>
+        <v>Doug Statler</v>
       </c>
       <c r="E28">
         <v>14</v>
       </c>
       <c r="F28">
         <v>77</v>
       </c>
       <c r="H28" t="str">
-        <v>rkir66</v>
+        <v>dougstatler</v>
       </c>
       <c r="I28">
         <v>14</v>
       </c>
       <c r="J28">
         <v>77</v>
       </c>
       <c r="K28">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L28">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M28">
         <v>3</v>
       </c>
       <c r="N28">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O28">
         <v>3</v>
       </c>
       <c r="P28">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q28">
         <v>2</v>
       </c>
       <c r="R28">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S28">
         <v>4</v>
       </c>
       <c r="T28">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="U28">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="V28">
         <v>3</v>
       </c>
       <c r="W28">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="X28">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Y28">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Z28">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AA28">
         <v>4</v>
       </c>
       <c r="AB28">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>MA4</v>
       </c>
       <c r="B29" t="str">
         <v>4</v>
       </c>
       <c r="C29">
         <v>4</v>
       </c>
       <c r="D29" t="str">
         <v>Joe McKibben</v>
       </c>
       <c r="E29">
         <v>17</v>
       </c>
       <c r="F29">
         <v>80</v>
       </c>
       <c r="H29" t="str">
         <v>joemckibben</v>
       </c>
       <c r="I29">