--- v1 (2026-03-04)
+++ v2 (2026-04-03)
@@ -3346,50 +3346,53 @@
         <v>3</v>
       </c>
       <c r="AB34">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>MA4</v>
       </c>
       <c r="B35" t="str">
         <v>3</v>
       </c>
       <c r="C35">
         <v>3</v>
       </c>
       <c r="D35" t="str">
         <v>Randy kirchner</v>
       </c>
       <c r="E35">
         <v>10</v>
       </c>
       <c r="F35">
         <v>69</v>
       </c>
+      <c r="G35">
+        <v>297452</v>
+      </c>
       <c r="H35" t="str">
         <v>rkir66</v>
       </c>
       <c r="I35">
         <v>10</v>
       </c>
       <c r="J35">
         <v>69</v>
       </c>
       <c r="K35">
         <v>3</v>
       </c>
       <c r="L35">
         <v>4</v>
       </c>
       <c r="M35">
         <v>3</v>
       </c>
       <c r="N35">
         <v>3</v>
       </c>
       <c r="O35">
         <v>3</v>
       </c>
       <c r="P35">