--- v2 (2026-03-04)
+++ v3 (2026-04-03)
@@ -4355,203 +4355,206 @@
       </c>
       <c r="Y46">
         <v>3</v>
       </c>
       <c r="Z46">
         <v>4</v>
       </c>
       <c r="AA46">
         <v>3</v>
       </c>
       <c r="AB46">
         <v>3</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>MA4</v>
       </c>
       <c r="B47" t="str">
         <v>T6</v>
       </c>
       <c r="C47">
         <v>6</v>
       </c>
       <c r="D47" t="str">
-        <v>Doug Statler</v>
+        <v>Randy kirchner</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
         <v>56</v>
       </c>
+      <c r="G47">
+        <v>297452</v>
+      </c>
       <c r="H47" t="str">
-        <v>dougstatler</v>
+        <v>rkir66</v>
       </c>
       <c r="I47">
         <v>1</v>
       </c>
       <c r="J47">
         <v>56</v>
       </c>
       <c r="K47">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L47">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M47">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N47">
         <v>5</v>
       </c>
       <c r="O47">
         <v>3</v>
       </c>
       <c r="P47">
         <v>3</v>
       </c>
       <c r="Q47">
         <v>2</v>
       </c>
       <c r="R47">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S47">
         <v>3</v>
       </c>
       <c r="T47">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U47">
         <v>3</v>
       </c>
       <c r="V47">
         <v>3</v>
       </c>
       <c r="W47">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="X47">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Y47">
         <v>3</v>
       </c>
       <c r="Z47">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA47">
         <v>3</v>
       </c>
       <c r="AB47">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>MA4</v>
       </c>
       <c r="B48" t="str">
         <v>T6</v>
       </c>
       <c r="C48">
         <v>6</v>
       </c>
       <c r="D48" t="str">
-        <v>Randy kirchner</v>
+        <v>Doug Statler</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
       <c r="F48">
         <v>56</v>
       </c>
       <c r="H48" t="str">
-        <v>rkir66</v>
+        <v>dougstatler</v>
       </c>
       <c r="I48">
         <v>1</v>
       </c>
       <c r="J48">
         <v>56</v>
       </c>
       <c r="K48">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L48">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M48">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N48">
         <v>5</v>
       </c>
       <c r="O48">
         <v>3</v>
       </c>
       <c r="P48">
         <v>3</v>
       </c>
       <c r="Q48">
         <v>2</v>
       </c>
       <c r="R48">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S48">
         <v>3</v>
       </c>
       <c r="T48">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U48">
         <v>3</v>
       </c>
       <c r="V48">
         <v>3</v>
       </c>
       <c r="W48">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="X48">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Y48">
         <v>3</v>
       </c>
       <c r="Z48">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AA48">
         <v>3</v>
       </c>
       <c r="AB48">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>MA4</v>
       </c>
       <c r="B49" t="str">
         <v>T6</v>
       </c>
       <c r="C49">
         <v>6</v>
       </c>
       <c r="D49" t="str">
         <v xml:space="preserve">Rusty </v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
         <v>56</v>
       </c>
       <c r="H49" t="str">
         <v>coltsrnum1</v>
       </c>
       <c r="I49">