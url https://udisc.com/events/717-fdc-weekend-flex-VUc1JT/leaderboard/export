--- v2 (2026-03-04)
+++ v3 (2026-04-03)
@@ -3776,50 +3776,53 @@
         <v>3</v>
       </c>
       <c r="AB39">
         <v>3</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>MA4</v>
       </c>
       <c r="B40" t="str">
         <v>6</v>
       </c>
       <c r="C40">
         <v>6</v>
       </c>
       <c r="D40" t="str">
         <v>Randy kirchner</v>
       </c>
       <c r="E40">
         <v>7</v>
       </c>
       <c r="F40">
         <v>64</v>
       </c>
+      <c r="G40">
+        <v>297452</v>
+      </c>
       <c r="H40" t="str">
         <v>rkir66</v>
       </c>
       <c r="I40">
         <v>7</v>
       </c>
       <c r="J40">
         <v>64</v>
       </c>
       <c r="K40">
         <v>3</v>
       </c>
       <c r="L40">
         <v>4</v>
       </c>
       <c r="M40">
         <v>3</v>
       </c>
       <c r="N40">
         <v>2</v>
       </c>
       <c r="O40">
         <v>3</v>
       </c>
       <c r="P40">