--- v0 (2026-03-04)
+++ v1 (2026-04-03)
@@ -4181,50 +4181,53 @@
         <v>5</v>
       </c>
       <c r="AB45">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v>MA4</v>
       </c>
       <c r="B46" t="str">
         <v>10</v>
       </c>
       <c r="C46">
         <v>10</v>
       </c>
       <c r="D46" t="str">
         <v>Randy kirchner</v>
       </c>
       <c r="E46">
         <v>24</v>
       </c>
       <c r="F46">
         <v>82</v>
       </c>
+      <c r="G46">
+        <v>297452</v>
+      </c>
       <c r="H46" t="str">
         <v>rkir66</v>
       </c>
       <c r="I46">
         <v>24</v>
       </c>
       <c r="J46">
         <v>82</v>
       </c>
       <c r="K46">
         <v>5</v>
       </c>
       <c r="L46">
         <v>4</v>
       </c>
       <c r="M46">
         <v>4</v>
       </c>
       <c r="N46">
         <v>5</v>
       </c>
       <c r="O46">
         <v>5</v>
       </c>
       <c r="P46">