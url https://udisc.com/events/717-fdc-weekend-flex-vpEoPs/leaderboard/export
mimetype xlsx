--- v1 (2026-03-04)
+++ v2 (2026-04-03)
@@ -4097,200 +4097,203 @@
       </c>
       <c r="Y43">
         <v>4</v>
       </c>
       <c r="Z43">
         <v>4</v>
       </c>
       <c r="AA43">
         <v>4</v>
       </c>
       <c r="AB43">
         <v>6</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>MA4</v>
       </c>
       <c r="B44" t="str">
         <v>T9</v>
       </c>
       <c r="C44">
         <v>9</v>
       </c>
       <c r="D44" t="str">
-        <v>Doug Statler</v>
+        <v>Randy kirchner</v>
       </c>
       <c r="E44">
         <v>19</v>
       </c>
       <c r="F44">
         <v>77</v>
       </c>
+      <c r="G44">
+        <v>297452</v>
+      </c>
       <c r="H44" t="str">
-        <v>dougstatler</v>
+        <v>rkir66</v>
       </c>
       <c r="I44">
         <v>19</v>
       </c>
       <c r="J44">
         <v>77</v>
       </c>
       <c r="K44">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L44">
         <v>4</v>
       </c>
       <c r="M44">
         <v>4</v>
       </c>
       <c r="N44">
         <v>5</v>
       </c>
       <c r="O44">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P44">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q44">
         <v>3</v>
       </c>
       <c r="R44">
         <v>4</v>
       </c>
       <c r="S44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U44">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="V44">
         <v>5</v>
       </c>
       <c r="W44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="X44">
         <v>4</v>
       </c>
       <c r="Y44">
         <v>5</v>
       </c>
       <c r="Z44">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AA44">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AB44">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>MA4</v>
       </c>
       <c r="B45" t="str">
         <v>T9</v>
       </c>
       <c r="C45">
         <v>9</v>
       </c>
       <c r="D45" t="str">
-        <v>Randy kirchner</v>
+        <v>Doug Statler</v>
       </c>
       <c r="E45">
         <v>19</v>
       </c>
       <c r="F45">
         <v>77</v>
       </c>
       <c r="H45" t="str">
-        <v>rkir66</v>
+        <v>dougstatler</v>
       </c>
       <c r="I45">
         <v>19</v>
       </c>
       <c r="J45">
         <v>77</v>
       </c>
       <c r="K45">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L45">
         <v>4</v>
       </c>
       <c r="M45">
         <v>4</v>
       </c>
       <c r="N45">
         <v>5</v>
       </c>
       <c r="O45">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P45">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q45">
         <v>3</v>
       </c>
       <c r="R45">
         <v>4</v>
       </c>
       <c r="S45">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T45">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U45">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V45">
         <v>5</v>
       </c>
       <c r="W45">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X45">
         <v>4</v>
       </c>
       <c r="Y45">
         <v>5</v>
       </c>
       <c r="Z45">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AA45">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AB45">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v>MA4</v>
       </c>
       <c r="B46" t="str">
         <v>T11</v>
       </c>
       <c r="C46">
         <v>11</v>
       </c>
       <c r="D46" t="str">
         <v xml:space="preserve">Barry Penrod </v>
       </c>
       <c r="E46">
         <v>22</v>
       </c>
       <c r="F46">
         <v>80</v>
       </c>
       <c r="H46" t="str">