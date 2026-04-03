--- v1 (2026-03-04)
+++ v2 (2026-04-03)
@@ -4014,200 +4014,203 @@
       </c>
       <c r="Y42">
         <v>3</v>
       </c>
       <c r="Z42">
         <v>3</v>
       </c>
       <c r="AA42">
         <v>4</v>
       </c>
       <c r="AB42">
         <v>3</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>MA4</v>
       </c>
       <c r="B43" t="str">
         <v>T6</v>
       </c>
       <c r="C43">
         <v>6</v>
       </c>
       <c r="D43" t="str">
-        <v>Andrew Gilliland</v>
+        <v>Randy kirchner</v>
       </c>
       <c r="E43">
         <v>12</v>
       </c>
       <c r="F43">
         <v>69</v>
       </c>
+      <c r="G43">
+        <v>297452</v>
+      </c>
       <c r="H43" t="str">
-        <v>bigdaddywalnuts</v>
+        <v>rkir66</v>
       </c>
       <c r="I43">
         <v>12</v>
       </c>
       <c r="J43">
         <v>69</v>
       </c>
       <c r="K43">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L43">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M43">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N43">
         <v>3</v>
       </c>
       <c r="O43">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P43">
         <v>3</v>
       </c>
       <c r="Q43">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R43">
         <v>4</v>
       </c>
       <c r="S43">
         <v>4</v>
       </c>
       <c r="T43">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U43">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="V43">
+        <v>3</v>
+      </c>
+      <c r="W43">
+        <v>5</v>
+      </c>
+      <c r="X43">
         <v>6</v>
       </c>
-      <c r="W43">
-[...4 lines deleted...]
-      </c>
       <c r="Y43">
         <v>3</v>
       </c>
       <c r="Z43">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AA43">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AB43">
         <v>3</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>MA4</v>
       </c>
       <c r="B44" t="str">
         <v>T6</v>
       </c>
       <c r="C44">
         <v>6</v>
       </c>
       <c r="D44" t="str">
-        <v>Randy kirchner</v>
+        <v>Andrew Gilliland</v>
       </c>
       <c r="E44">
         <v>12</v>
       </c>
       <c r="F44">
         <v>69</v>
       </c>
       <c r="H44" t="str">
-        <v>rkir66</v>
+        <v>bigdaddywalnuts</v>
       </c>
       <c r="I44">
         <v>12</v>
       </c>
       <c r="J44">
         <v>69</v>
       </c>
       <c r="K44">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L44">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M44">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N44">
         <v>3</v>
       </c>
       <c r="O44">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P44">
         <v>3</v>
       </c>
       <c r="Q44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R44">
         <v>4</v>
       </c>
       <c r="S44">
         <v>4</v>
       </c>
       <c r="T44">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U44">
+        <v>4</v>
+      </c>
+      <c r="V44">
         <v>6</v>
       </c>
-      <c r="V44">
-[...1 lines deleted...]
-      </c>
       <c r="W44">
         <v>5</v>
       </c>
       <c r="X44">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Y44">
         <v>3</v>
       </c>
       <c r="Z44">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AA44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AB44">
         <v>3</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>MA4</v>
       </c>
       <c r="B45" t="str">
         <v>8</v>
       </c>
       <c r="C45">
         <v>8</v>
       </c>
       <c r="D45" t="str">
         <v>Doug Statler</v>
       </c>
       <c r="E45">
         <v>14</v>
       </c>
       <c r="F45">
         <v>71</v>
       </c>
       <c r="H45" t="str">