--- v1 (2026-03-04)
+++ v2 (2026-04-03)
@@ -3329,203 +3329,206 @@
       </c>
       <c r="Y34">
         <v>4</v>
       </c>
       <c r="Z34">
         <v>4</v>
       </c>
       <c r="AA34">
         <v>4</v>
       </c>
       <c r="AB34">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>MA4</v>
       </c>
       <c r="B35" t="str">
         <v>T7</v>
       </c>
       <c r="C35">
         <v>7</v>
       </c>
       <c r="D35" t="str">
-        <v>David Ridenour</v>
+        <v>Randy kirchner</v>
       </c>
       <c r="E35">
         <v>13</v>
       </c>
       <c r="F35">
         <v>69</v>
       </c>
       <c r="G35">
-        <v>317693</v>
+        <v>297452</v>
       </c>
       <c r="H35" t="str">
-        <v>captco16</v>
+        <v>rkir66</v>
       </c>
       <c r="I35">
         <v>13</v>
       </c>
       <c r="J35">
         <v>69</v>
       </c>
       <c r="K35">
         <v>3</v>
       </c>
       <c r="L35">
         <v>4</v>
       </c>
       <c r="M35">
         <v>4</v>
       </c>
       <c r="N35">
         <v>5</v>
       </c>
       <c r="O35">
         <v>3</v>
       </c>
       <c r="P35">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q35">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R35">
         <v>4</v>
       </c>
       <c r="S35">
         <v>3</v>
       </c>
       <c r="T35">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="U35">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="V35">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W35">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="X35">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y35">
         <v>4</v>
       </c>
       <c r="Z35">
         <v>4</v>
       </c>
       <c r="AA35">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AB35">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>MA4</v>
       </c>
       <c r="B36" t="str">
         <v>T7</v>
       </c>
       <c r="C36">
         <v>7</v>
       </c>
       <c r="D36" t="str">
-        <v>Randy kirchner</v>
+        <v>David Ridenour</v>
       </c>
       <c r="E36">
         <v>13</v>
       </c>
       <c r="F36">
         <v>69</v>
       </c>
+      <c r="G36">
+        <v>317693</v>
+      </c>
       <c r="H36" t="str">
-        <v>rkir66</v>
+        <v>captco16</v>
       </c>
       <c r="I36">
         <v>13</v>
       </c>
       <c r="J36">
         <v>69</v>
       </c>
       <c r="K36">
         <v>3</v>
       </c>
       <c r="L36">
         <v>4</v>
       </c>
       <c r="M36">
         <v>4</v>
       </c>
       <c r="N36">
         <v>5</v>
       </c>
       <c r="O36">
         <v>3</v>
       </c>
       <c r="P36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R36">
         <v>4</v>
       </c>
       <c r="S36">
         <v>3</v>
       </c>
       <c r="T36">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="U36">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="V36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y36">
         <v>4</v>
       </c>
       <c r="Z36">
         <v>4</v>
       </c>
       <c r="AA36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AB36">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>MA4</v>
       </c>
       <c r="B37" t="str">
         <v>10</v>
       </c>
       <c r="C37">
         <v>10</v>
       </c>
       <c r="D37" t="str">
         <v>Barry Penrod</v>
       </c>
       <c r="E37">
         <v>14</v>
       </c>
       <c r="F37">
         <v>70</v>
       </c>
       <c r="H37" t="str">