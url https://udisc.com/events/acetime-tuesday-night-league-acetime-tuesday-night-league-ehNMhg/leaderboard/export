--- v0 (2025-10-07)
+++ v1 (2026-04-02)
@@ -3890,280 +3890,283 @@
       </c>
       <c r="Y40">
         <v>3</v>
       </c>
       <c r="Z40">
         <v>3</v>
       </c>
       <c r="AA40">
         <v>2</v>
       </c>
       <c r="AB40">
         <v>2</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>INT</v>
       </c>
       <c r="B41" t="str">
         <v>T5</v>
       </c>
       <c r="C41">
         <v>5</v>
       </c>
       <c r="D41" t="str">
-        <v>Isaiah Johnson</v>
+        <v>Kevin Boulier</v>
       </c>
       <c r="E41">
         <v>-7</v>
       </c>
       <c r="F41">
         <v>50</v>
       </c>
+      <c r="G41">
+        <v>324008</v>
+      </c>
       <c r="H41" t="str">
-        <v>isaiahj21</v>
+        <v>kboulier74</v>
       </c>
       <c r="I41">
         <v>-7</v>
       </c>
       <c r="J41">
         <v>50</v>
       </c>
       <c r="K41">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L41">
         <v>3</v>
       </c>
       <c r="M41">
         <v>3</v>
       </c>
       <c r="N41">
         <v>2</v>
       </c>
       <c r="O41">
         <v>3</v>
       </c>
       <c r="P41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q41">
         <v>4</v>
       </c>
       <c r="R41">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="S41">
         <v>2</v>
       </c>
       <c r="T41">
         <v>3</v>
       </c>
       <c r="U41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V41">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W41">
         <v>3</v>
       </c>
       <c r="X41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Y41">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Z41">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AA41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB41">
         <v>2</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>INT</v>
       </c>
       <c r="B42" t="str">
         <v>T5</v>
       </c>
       <c r="C42">
         <v>5</v>
       </c>
       <c r="D42" t="str">
-        <v>Justin Cates</v>
+        <v>Isaiah Johnson</v>
       </c>
       <c r="E42">
         <v>-7</v>
       </c>
       <c r="F42">
         <v>50</v>
       </c>
       <c r="H42" t="str">
-        <v>justincates01</v>
+        <v>isaiahj21</v>
       </c>
       <c r="I42">
         <v>-7</v>
       </c>
       <c r="J42">
         <v>50</v>
       </c>
       <c r="K42">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L42">
         <v>3</v>
       </c>
       <c r="M42">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N42">
         <v>2</v>
       </c>
       <c r="O42">
         <v>3</v>
       </c>
       <c r="P42">
         <v>2</v>
       </c>
       <c r="Q42">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R42">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S42">
         <v>2</v>
       </c>
       <c r="T42">
         <v>3</v>
       </c>
       <c r="U42">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V42">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W42">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="X42">
         <v>2</v>
       </c>
       <c r="Y42">
         <v>3</v>
       </c>
       <c r="Z42">
         <v>4</v>
       </c>
       <c r="AA42">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AB42">
         <v>2</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>INT</v>
       </c>
       <c r="B43" t="str">
         <v>T5</v>
       </c>
       <c r="C43">
         <v>5</v>
       </c>
       <c r="D43" t="str">
-        <v>Kevin Boulier</v>
+        <v>Justin Cates</v>
       </c>
       <c r="E43">
         <v>-7</v>
       </c>
       <c r="F43">
         <v>50</v>
       </c>
       <c r="H43" t="str">
-        <v>kboulier74</v>
+        <v>justincates01</v>
       </c>
       <c r="I43">
         <v>-7</v>
       </c>
       <c r="J43">
         <v>50</v>
       </c>
       <c r="K43">
         <v>2</v>
       </c>
       <c r="L43">
         <v>3</v>
       </c>
       <c r="M43">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N43">
         <v>2</v>
       </c>
       <c r="O43">
         <v>3</v>
       </c>
       <c r="P43">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q43">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R43">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S43">
         <v>2</v>
       </c>
       <c r="T43">
         <v>3</v>
       </c>
       <c r="U43">
         <v>3</v>
       </c>
       <c r="V43">
         <v>4</v>
       </c>
       <c r="W43">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X43">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Y43">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z43">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA43">
         <v>3</v>
       </c>
       <c r="AB43">
         <v>2</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>INT</v>
       </c>
       <c r="B44" t="str">
         <v>T8</v>
       </c>
       <c r="C44">
         <v>8</v>
       </c>
       <c r="D44" t="str">
         <v>Lance The Dude Williamson</v>
       </c>
       <c r="E44">
         <v>-6</v>
       </c>
       <c r="F44">