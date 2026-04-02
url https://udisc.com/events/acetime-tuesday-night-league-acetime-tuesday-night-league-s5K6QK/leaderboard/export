--- v0 (2025-10-07)
+++ v1 (2026-04-02)
@@ -5525,50 +5525,53 @@
         <v>2</v>
       </c>
       <c r="AB60">
         <v>3</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>INT</v>
       </c>
       <c r="B61" t="str">
         <v>13</v>
       </c>
       <c r="C61">
         <v>13</v>
       </c>
       <c r="D61" t="str">
         <v>Kevin Boulier</v>
       </c>
       <c r="E61">
         <v>-2</v>
       </c>
       <c r="F61">
         <v>55</v>
       </c>
+      <c r="G61">
+        <v>324008</v>
+      </c>
       <c r="H61" t="str">
         <v>kboulier74</v>
       </c>
       <c r="I61">
         <v>-2</v>
       </c>
       <c r="J61">
         <v>55</v>
       </c>
       <c r="K61">
         <v>3</v>
       </c>
       <c r="L61">
         <v>3</v>
       </c>
       <c r="M61">
         <v>2</v>
       </c>
       <c r="N61">
         <v>2</v>
       </c>
       <c r="O61">
         <v>5</v>
       </c>
       <c r="P61">