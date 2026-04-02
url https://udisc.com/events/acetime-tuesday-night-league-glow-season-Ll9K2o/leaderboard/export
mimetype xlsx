--- v1 (2025-10-28)
+++ v2 (2026-04-02)
@@ -1594,50 +1594,53 @@
         <v>2</v>
       </c>
       <c r="AB13">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>ADV</v>
       </c>
       <c r="B14" t="str">
         <v>T6</v>
       </c>
       <c r="C14">
         <v>6</v>
       </c>
       <c r="D14" t="str">
         <v>Kevin Boulier</v>
       </c>
       <c r="E14">
         <v>-8</v>
       </c>
       <c r="F14">
         <v>49</v>
       </c>
+      <c r="G14">
+        <v>324008</v>
+      </c>
       <c r="H14" t="str">
         <v>kboulier74</v>
       </c>
       <c r="I14">
         <v>-8</v>
       </c>
       <c r="J14">
         <v>49</v>
       </c>
       <c r="K14">
         <v>3</v>
       </c>
       <c r="L14">
         <v>3</v>
       </c>
       <c r="M14">
         <v>2</v>
       </c>
       <c r="N14">
         <v>2</v>
       </c>
       <c r="O14">
         <v>2</v>
       </c>
       <c r="P14">