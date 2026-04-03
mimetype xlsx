--- v1 (2026-03-12)
+++ v2 (2026-04-03)
@@ -2010,51 +2010,51 @@
       </c>
       <c r="AB18">
         <v>3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>NOT</v>
       </c>
       <c r="B19" t="str">
         <v>1</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="str">
         <v>Luke Toutolmin</v>
       </c>
       <c r="E19">
         <v>-3</v>
       </c>
       <c r="F19">
         <v>54</v>
       </c>
       <c r="H19" t="str">
-        <v>lukesmashburger</v>
+        <v>lukept410</v>
       </c>
       <c r="I19">
         <v>-3</v>
       </c>
       <c r="J19">
         <v>54</v>
       </c>
       <c r="K19">
         <v>3</v>
       </c>
       <c r="L19">
         <v>3</v>
       </c>
       <c r="M19">
         <v>4</v>
       </c>
       <c r="N19">
         <v>3</v>
       </c>
       <c r="O19">
         <v>3</v>
       </c>
       <c r="P19">
         <v>2</v>
       </c>