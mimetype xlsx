--- v1 (2026-03-12)
+++ v2 (2026-04-03)
@@ -1161,51 +1161,51 @@
       </c>
       <c r="Y9">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>NOT</v>
       </c>
       <c r="B10" t="str">
         <v>1</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="str">
         <v>Luke Toutolmin</v>
       </c>
       <c r="E10">
         <v>-1</v>
       </c>
       <c r="F10">
         <v>44</v>
       </c>
       <c r="H10" t="str">
-        <v>lukesmashburger</v>
+        <v>lukept410</v>
       </c>
       <c r="I10">
         <v>-1</v>
       </c>
       <c r="J10">
         <v>44</v>
       </c>
       <c r="K10">
         <v>3</v>
       </c>
       <c r="L10">
         <v>4</v>
       </c>
       <c r="M10">
         <v>3</v>
       </c>
       <c r="N10">
         <v>3</v>
       </c>
       <c r="O10">
         <v>3</v>
       </c>
       <c r="P10">
         <v>3</v>
       </c>