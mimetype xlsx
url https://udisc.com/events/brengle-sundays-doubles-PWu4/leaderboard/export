--- v0 (2025-10-20)
+++ v1 (2026-04-03)
@@ -821,52 +821,55 @@
         <v>juniperscheler</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>GEN</v>
       </c>
       <c r="B7" t="str">
         <v>DNF</v>
       </c>
       <c r="D7" t="str">
         <v xml:space="preserve">Shawn Torgerson </v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
+      <c r="G7">
+        <v>223373</v>
+      </c>
       <c r="H7" t="str">
-        <v>takes2tutango</v>
+        <v>ob1disckenobi</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:AE7"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>