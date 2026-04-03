--- v0 (2026-01-25)
+++ v1 (2026-04-03)
@@ -4025,50 +4025,53 @@
         <v>4</v>
       </c>
       <c r="AB42">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>GEN</v>
       </c>
       <c r="B43" t="str">
         <v>42</v>
       </c>
       <c r="C43">
         <v>42</v>
       </c>
       <c r="D43" t="str">
         <v>Andrea leyva</v>
       </c>
       <c r="E43">
         <v>17</v>
       </c>
       <c r="F43">
         <v>75</v>
       </c>
+      <c r="G43">
+        <v>318647</v>
+      </c>
       <c r="H43" t="str">
         <v>andrealeyva</v>
       </c>
       <c r="I43">
         <v>17</v>
       </c>
       <c r="J43">
         <v>75</v>
       </c>
       <c r="K43">
         <v>5</v>
       </c>
       <c r="L43">
         <v>5</v>
       </c>
       <c r="M43">
         <v>3</v>
       </c>
       <c r="N43">
         <v>3</v>
       </c>
       <c r="O43">
         <v>5</v>
       </c>
       <c r="P43">