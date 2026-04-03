--- v0 (2026-01-25)
+++ v1 (2026-04-03)
@@ -2849,51 +2849,51 @@
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>GEN</v>
       </c>
       <c r="B29" t="str">
         <v>T27</v>
       </c>
       <c r="C29">
         <v>27</v>
       </c>
       <c r="D29" t="str">
         <v xml:space="preserve">Carlos Appel </v>
       </c>
       <c r="E29">
         <v>8</v>
       </c>
       <c r="F29">
         <v>62</v>
       </c>
       <c r="G29">
         <v>188691</v>
       </c>
       <c r="H29" t="str">
-        <v>appelhyzser</v>
+        <v>appelhyzer</v>
       </c>
       <c r="I29">
         <v>8</v>
       </c>
       <c r="J29">
         <v>62</v>
       </c>
       <c r="K29">
         <v>3</v>
       </c>
       <c r="L29">
         <v>4</v>
       </c>
       <c r="M29">
         <v>4</v>
       </c>
       <c r="N29">
         <v>3</v>
       </c>
       <c r="O29">
         <v>4</v>
       </c>
       <c r="P29">
         <v>3</v>
       </c>