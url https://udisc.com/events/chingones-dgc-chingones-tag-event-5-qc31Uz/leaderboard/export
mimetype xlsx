--- v0 (2026-01-25)
+++ v1 (2026-04-03)
@@ -2434,51 +2434,51 @@
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>GEN</v>
       </c>
       <c r="B24" t="str">
         <v>T22</v>
       </c>
       <c r="C24">
         <v>22</v>
       </c>
       <c r="D24" t="str">
         <v xml:space="preserve">Carlos Appel </v>
       </c>
       <c r="E24">
         <v>-4</v>
       </c>
       <c r="F24">
         <v>54</v>
       </c>
       <c r="G24">
         <v>188691</v>
       </c>
       <c r="H24" t="str">
-        <v>appelhyzser</v>
+        <v>appelhyzer</v>
       </c>
       <c r="I24">
         <v>-4</v>
       </c>
       <c r="J24">
         <v>54</v>
       </c>
       <c r="K24">
         <v>3</v>
       </c>
       <c r="L24">
         <v>3</v>
       </c>
       <c r="M24">
         <v>5</v>
       </c>
       <c r="N24">
         <v>3</v>
       </c>
       <c r="O24">
         <v>2</v>
       </c>
       <c r="P24">
         <v>2</v>
       </c>
@@ -4217,50 +4217,53 @@
       <c r="AA44">
         <v>3</v>
       </c>
       <c r="AB44">
         <v>3</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>GEN</v>
       </c>
       <c r="B45" t="str">
         <v>T40</v>
       </c>
       <c r="C45">
         <v>40</v>
       </c>
       <c r="D45" t="str">
         <v>Alva Voshell</v>
       </c>
       <c r="E45">
         <v>-1</v>
       </c>
       <c r="F45">
         <v>57</v>
+      </c>
+      <c r="G45">
+        <v>321049</v>
       </c>
       <c r="H45" t="str">
         <v>joeyv83</v>
       </c>
       <c r="I45">
         <v>-1</v>
       </c>
       <c r="J45">
         <v>57</v>
       </c>
       <c r="K45">
         <v>3</v>
       </c>
       <c r="L45">
         <v>3</v>
       </c>
       <c r="M45">
         <v>3</v>
       </c>
       <c r="N45">
         <v>4</v>
       </c>
       <c r="O45">
         <v>3</v>
       </c>