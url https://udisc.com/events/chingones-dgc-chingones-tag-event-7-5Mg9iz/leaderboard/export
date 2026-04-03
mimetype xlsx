--- v0 (2026-01-25)
+++ v1 (2026-04-03)
@@ -2019,51 +2019,51 @@
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>GEN</v>
       </c>
       <c r="B18" t="str">
         <v>T15</v>
       </c>
       <c r="C18">
         <v>15</v>
       </c>
       <c r="D18" t="str">
         <v xml:space="preserve">Carlos Appel </v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>62</v>
       </c>
       <c r="G18">
         <v>188691</v>
       </c>
       <c r="H18" t="str">
-        <v>appelhyzser</v>
+        <v>appelhyzer</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
         <v>62</v>
       </c>
       <c r="K18">
         <v>4</v>
       </c>
       <c r="L18">
         <v>4</v>
       </c>
       <c r="M18">
         <v>2</v>
       </c>
       <c r="N18">
         <v>3</v>
       </c>
       <c r="O18">
         <v>3</v>
       </c>
       <c r="P18">
         <v>3</v>
       </c>