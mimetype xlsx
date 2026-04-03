--- v0 (2026-01-25)
+++ v1 (2026-04-03)
@@ -4263,51 +4263,51 @@
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>GEN</v>
       </c>
       <c r="B44" t="str">
         <v>T41</v>
       </c>
       <c r="C44">
         <v>41</v>
       </c>
       <c r="D44" t="str">
         <v xml:space="preserve">Carlos Appel </v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
         <v>58</v>
       </c>
       <c r="G44">
         <v>188691</v>
       </c>
       <c r="H44" t="str">
-        <v>appelhyzser</v>
+        <v>appelhyzer</v>
       </c>
       <c r="I44">
         <v>1</v>
       </c>
       <c r="J44">
         <v>58</v>
       </c>
       <c r="K44">
         <v>4</v>
       </c>
       <c r="L44">
         <v>3</v>
       </c>
       <c r="M44">
         <v>5</v>
       </c>
       <c r="N44">
         <v>3</v>
       </c>
       <c r="O44">
         <v>3</v>
       </c>
       <c r="P44">
         <v>3</v>
       </c>