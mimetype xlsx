--- v0 (2026-01-25)
+++ v1 (2026-04-03)
@@ -4926,51 +4926,51 @@
       </c>
       <c r="AD50">
         <v>3</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>GEN</v>
       </c>
       <c r="B51" t="str">
         <v>T50</v>
       </c>
       <c r="C51">
         <v>50</v>
       </c>
       <c r="D51" t="str">
         <v xml:space="preserve">Carlos Appel </v>
       </c>
       <c r="E51">
         <v>7</v>
       </c>
       <c r="F51">
         <v>68</v>
       </c>
       <c r="H51" t="str">
-        <v>appelhyzser</v>
+        <v>appelhyzer</v>
       </c>
       <c r="I51">
         <v>7</v>
       </c>
       <c r="J51">
         <v>68</v>
       </c>
       <c r="K51">
         <v>2</v>
       </c>
       <c r="L51">
         <v>2</v>
       </c>
       <c r="M51">
         <v>5</v>
       </c>
       <c r="N51">
         <v>3</v>
       </c>
       <c r="O51">
         <v>2</v>
       </c>
       <c r="P51">
         <v>3</v>
       </c>