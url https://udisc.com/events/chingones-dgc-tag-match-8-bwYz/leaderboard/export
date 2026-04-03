--- v0 (2026-01-25)
+++ v1 (2026-04-03)
@@ -2294,51 +2294,51 @@
       </c>
       <c r="AB22">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>GEN</v>
       </c>
       <c r="B23" t="str">
         <v>T20</v>
       </c>
       <c r="C23">
         <v>20</v>
       </c>
       <c r="D23" t="str">
         <v xml:space="preserve">Carlos Appel </v>
       </c>
       <c r="E23">
         <v>-3</v>
       </c>
       <c r="F23">
         <v>55</v>
       </c>
       <c r="H23" t="str">
-        <v>appelhyzser</v>
+        <v>appelhyzer</v>
       </c>
       <c r="I23">
         <v>-3</v>
       </c>
       <c r="J23">
         <v>55</v>
       </c>
       <c r="K23">
         <v>3</v>
       </c>
       <c r="L23">
         <v>3</v>
       </c>
       <c r="M23">
         <v>3</v>
       </c>
       <c r="N23">
         <v>4</v>
       </c>
       <c r="O23">
         <v>2</v>
       </c>
       <c r="P23">
         <v>3</v>
       </c>