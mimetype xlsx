--- v0 (2026-01-25)
+++ v1 (2026-04-03)
@@ -5700,51 +5700,51 @@
       </c>
       <c r="AF55">
         <v>4</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
         <v>GEN</v>
       </c>
       <c r="B56" t="str">
         <v>55</v>
       </c>
       <c r="C56">
         <v>55</v>
       </c>
       <c r="D56" t="str">
         <v xml:space="preserve">Carlos Appel </v>
       </c>
       <c r="E56">
         <v>10</v>
       </c>
       <c r="F56">
         <v>77</v>
       </c>
       <c r="H56" t="str">
-        <v>appelhyzser</v>
+        <v>appelhyzer</v>
       </c>
       <c r="I56">
         <v>10</v>
       </c>
       <c r="J56">
         <v>77</v>
       </c>
       <c r="K56">
         <v>4</v>
       </c>
       <c r="L56">
         <v>3</v>
       </c>
       <c r="M56">
         <v>2</v>
       </c>
       <c r="N56">
         <v>2</v>
       </c>
       <c r="O56">
         <v>2</v>
       </c>
       <c r="P56">
         <v>3</v>
       </c>