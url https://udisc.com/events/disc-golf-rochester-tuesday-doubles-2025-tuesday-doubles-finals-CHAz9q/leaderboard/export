--- v0 (2025-10-20)
+++ v1 (2026-04-02)
@@ -2735,51 +2735,51 @@
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>GEN</v>
       </c>
       <c r="B21" t="str">
         <v>T20</v>
       </c>
       <c r="C21">
         <v>20</v>
       </c>
       <c r="D21" t="str">
         <v>Adam Brennan &amp; Jesse Inzana</v>
       </c>
       <c r="E21">
         <v>-6</v>
       </c>
       <c r="F21">
         <v>-13</v>
       </c>
       <c r="G21">
         <v>83</v>
       </c>
       <c r="I21" t="str">
-        <v>abren84,mijit88</v>
+        <v>adambrennan,mijit88</v>
       </c>
       <c r="J21">
         <v>-13</v>
       </c>
       <c r="K21">
         <v>83</v>
       </c>
       <c r="L21">
         <v>2</v>
       </c>
       <c r="M21">
         <v>2</v>
       </c>
       <c r="N21">
         <v>2</v>
       </c>
       <c r="O21">
         <v>3</v>
       </c>
       <c r="P21">
         <v>3</v>
       </c>
       <c r="Q21">
         <v>3</v>
       </c>