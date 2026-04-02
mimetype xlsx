--- v0 (2025-10-20)
+++ v1 (2026-04-02)
@@ -2100,51 +2100,51 @@
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>GEN</v>
       </c>
       <c r="B20" t="str">
         <v>T18</v>
       </c>
       <c r="C20">
         <v>18</v>
       </c>
       <c r="D20" t="str">
         <v>Dale Wurtz &amp; Adam Brennan</v>
       </c>
       <c r="E20">
         <v>-5</v>
       </c>
       <c r="F20">
         <v>-8</v>
       </c>
       <c r="G20">
         <v>54</v>
       </c>
       <c r="I20" t="str">
-        <v>discphreek,abren84</v>
+        <v>discphreek,adambrennan</v>
       </c>
       <c r="J20">
         <v>-8</v>
       </c>
       <c r="K20">
         <v>54</v>
       </c>
       <c r="L20">
         <v>2</v>
       </c>
       <c r="M20">
         <v>3</v>
       </c>
       <c r="N20">
         <v>4</v>
       </c>
       <c r="O20">
         <v>2</v>
       </c>
       <c r="P20">
         <v>3</v>
       </c>
       <c r="Q20">
         <v>3</v>
       </c>