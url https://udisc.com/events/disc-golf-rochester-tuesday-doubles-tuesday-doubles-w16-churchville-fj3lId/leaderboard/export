--- v0 (2025-10-20)
+++ v1 (2026-04-02)
@@ -2127,51 +2127,51 @@
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>GEN</v>
       </c>
       <c r="B19" t="str">
         <v>18</v>
       </c>
       <c r="C19">
         <v>18</v>
       </c>
       <c r="D19" t="str">
         <v>Josh Kelsey  &amp; Adam Brennan</v>
       </c>
       <c r="E19">
         <v>-5</v>
       </c>
       <c r="F19">
         <v>-15</v>
       </c>
       <c r="G19">
         <v>52</v>
       </c>
       <c r="I19" t="str">
-        <v>joshkelsey,abren84</v>
+        <v>joshkelsey,adambrennan</v>
       </c>
       <c r="J19">
         <v>-15</v>
       </c>
       <c r="K19">
         <v>52</v>
       </c>
       <c r="L19">
         <v>2</v>
       </c>
       <c r="M19">
         <v>3</v>
       </c>
       <c r="N19">
         <v>2</v>
       </c>
       <c r="O19">
         <v>4</v>
       </c>
       <c r="P19">
         <v>4</v>
       </c>
       <c r="Q19">
         <v>3</v>
       </c>