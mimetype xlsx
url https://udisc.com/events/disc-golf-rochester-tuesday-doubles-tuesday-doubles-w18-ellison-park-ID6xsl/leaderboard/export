--- v0 (2025-10-20)
+++ v1 (2026-04-02)
@@ -2266,51 +2266,51 @@
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>GEN</v>
       </c>
       <c r="B22" t="str">
         <v>T20</v>
       </c>
       <c r="C22">
         <v>20</v>
       </c>
       <c r="D22" t="str">
         <v>Jon Oneill &amp; Adam Brennan</v>
       </c>
       <c r="E22">
         <v>-4</v>
       </c>
       <c r="F22">
         <v>-6</v>
       </c>
       <c r="G22">
         <v>55</v>
       </c>
       <c r="I22" t="str">
-        <v>dischittree,abren84</v>
+        <v>dischittree,adambrennan</v>
       </c>
       <c r="J22">
         <v>-6</v>
       </c>
       <c r="K22">
         <v>55</v>
       </c>
       <c r="L22">
         <v>3</v>
       </c>
       <c r="M22">
         <v>3</v>
       </c>
       <c r="N22">
         <v>3</v>
       </c>
       <c r="O22">
         <v>2</v>
       </c>
       <c r="P22">
         <v>3</v>
       </c>
       <c r="Q22">
         <v>5</v>
       </c>