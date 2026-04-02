--- v0 (2025-10-20)
+++ v1 (2026-04-02)
@@ -1931,51 +1931,51 @@
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>GEN</v>
       </c>
       <c r="B18" t="str">
         <v>T17</v>
       </c>
       <c r="C18">
         <v>17</v>
       </c>
       <c r="D18" t="str">
         <v xml:space="preserve">Adam Brennan &amp; Scott Seyboth </v>
       </c>
       <c r="E18">
         <v>-3</v>
       </c>
       <c r="F18">
         <v>-11</v>
       </c>
       <c r="G18">
         <v>54</v>
       </c>
       <c r="I18" t="str">
-        <v>abren84,scottseyboth</v>
+        <v>adambrennan,scottseyboth</v>
       </c>
       <c r="J18">
         <v>-11</v>
       </c>
       <c r="K18">
         <v>54</v>
       </c>
       <c r="L18">
         <v>3</v>
       </c>
       <c r="M18">
         <v>3</v>
       </c>
       <c r="N18">
         <v>3</v>
       </c>
       <c r="O18">
         <v>2</v>
       </c>
       <c r="P18">
         <v>4</v>
       </c>
       <c r="Q18">
         <v>2</v>
       </c>