--- v0 (2025-10-20)
+++ v1 (2026-04-02)
@@ -730,51 +730,51 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>GEN</v>
       </c>
       <c r="B4" t="str">
         <v>3</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4" t="str">
         <v>Ronin VanDamme &amp; Adam Brennan</v>
       </c>
       <c r="E4">
         <v>-5</v>
       </c>
       <c r="F4">
         <v>-16</v>
       </c>
       <c r="G4">
         <v>47</v>
       </c>
       <c r="I4" t="str">
-        <v>roninvandamme,abren84</v>
+        <v>roninvandamme,adambrennan</v>
       </c>
       <c r="J4">
         <v>-16</v>
       </c>
       <c r="K4">
         <v>47</v>
       </c>
       <c r="L4">
         <v>2</v>
       </c>
       <c r="M4">
         <v>3</v>
       </c>
       <c r="N4">
         <v>2</v>
       </c>
       <c r="O4">
         <v>3</v>
       </c>
       <c r="P4">
         <v>3</v>
       </c>
       <c r="Q4">
         <v>3</v>
       </c>