--- v0 (2025-10-20)
+++ v1 (2026-04-02)
@@ -1587,51 +1587,51 @@
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>GEN</v>
       </c>
       <c r="B14" t="str">
         <v>T10</v>
       </c>
       <c r="C14">
         <v>10</v>
       </c>
       <c r="D14" t="str">
         <v>Josh Kelsey  &amp; Adam Brennan</v>
       </c>
       <c r="E14">
         <v>-6</v>
       </c>
       <c r="F14">
         <v>-20</v>
       </c>
       <c r="G14">
         <v>48</v>
       </c>
       <c r="I14" t="str">
-        <v>joshkelsey,abren84</v>
+        <v>joshkelsey,adambrennan</v>
       </c>
       <c r="J14">
         <v>-20</v>
       </c>
       <c r="K14">
         <v>48</v>
       </c>
       <c r="L14">
         <v>3</v>
       </c>
       <c r="M14">
         <v>3</v>
       </c>
       <c r="N14">
         <v>3</v>
       </c>
       <c r="O14">
         <v>2</v>
       </c>
       <c r="P14">
         <v>3</v>
       </c>
       <c r="Q14">
         <v>2</v>
       </c>