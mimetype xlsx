--- v0 (2025-10-20)
+++ v1 (2026-04-02)
@@ -2993,51 +2993,51 @@
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>GEN</v>
       </c>
       <c r="B30" t="str">
         <v>29</v>
       </c>
       <c r="C30">
         <v>29</v>
       </c>
       <c r="D30" t="str">
         <v>Bruce Kaminsky &amp; Adam Brennan</v>
       </c>
       <c r="E30">
         <v>-3</v>
       </c>
       <c r="F30">
         <v>-5</v>
       </c>
       <c r="G30">
         <v>55</v>
       </c>
       <c r="I30" t="str">
-        <v>brucekaminsky,abren84</v>
+        <v>brucekaminsky,adambrennan</v>
       </c>
       <c r="J30">
         <v>-5</v>
       </c>
       <c r="K30">
         <v>55</v>
       </c>
       <c r="L30">
         <v>3</v>
       </c>
       <c r="M30">
         <v>3</v>
       </c>
       <c r="N30">
         <v>2</v>
       </c>
       <c r="O30">
         <v>3</v>
       </c>
       <c r="P30">
         <v>3</v>
       </c>
       <c r="Q30">
         <v>4</v>
       </c>