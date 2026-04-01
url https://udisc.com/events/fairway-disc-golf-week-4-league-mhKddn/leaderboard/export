--- v0 (2026-01-24)
+++ v1 (2026-04-01)
@@ -1573,52 +1573,55 @@
         <v>4</v>
       </c>
       <c r="AB13">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>MA1</v>
       </c>
       <c r="B14" t="str">
         <v>13</v>
       </c>
       <c r="C14">
         <v>13</v>
       </c>
       <c r="D14" t="str">
         <v>Liam hamilton</v>
       </c>
       <c r="E14">
         <v>9</v>
       </c>
       <c r="F14">
         <v>64</v>
       </c>
+      <c r="G14">
+        <v>309229</v>
+      </c>
       <c r="H14" t="str">
-        <v>chëëse1750</v>
+        <v>chëëse</v>
       </c>
       <c r="I14">
         <v>9</v>
       </c>
       <c r="J14">
         <v>64</v>
       </c>
       <c r="K14">
         <v>3</v>
       </c>
       <c r="L14">
         <v>3</v>
       </c>
       <c r="M14">
         <v>4</v>
       </c>
       <c r="N14">
         <v>3</v>
       </c>
       <c r="O14">
         <v>3</v>
       </c>
       <c r="P14">
         <v>5</v>
       </c>