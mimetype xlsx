--- v0 (2026-01-31)
+++ v1 (2026-04-03)
@@ -1,64 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="pdf" ContentType="application/pdf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Event results" sheetId="1" r:id="rId1"/>
     <sheet name="Round 1" sheetId="2" r:id="rId2"/>
+    <sheet name="Round 2" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
@@ -87,51 +89,51 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -483,2696 +485,3215 @@
       </c>
       <c r="J1" t="str">
         <v>round_2_relative_score</v>
       </c>
       <c r="K1" t="str">
         <v>round_1_total_score</v>
       </c>
       <c r="L1" t="str">
         <v>round_2_total_score</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>MPO</v>
       </c>
       <c r="B2" t="str">
         <v>1</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="str">
         <v>Jude Sweeny</v>
       </c>
       <c r="E2">
-        <v>-5</v>
+        <v>-10</v>
       </c>
       <c r="F2">
-        <v>34</v>
+        <v>124</v>
       </c>
       <c r="G2">
         <v>194388</v>
       </c>
       <c r="H2" t="str">
         <v>judesweeny</v>
       </c>
       <c r="I2">
         <v>-5</v>
       </c>
+      <c r="J2">
+        <v>-5</v>
+      </c>
       <c r="K2">
-        <v>34</v>
+        <v>62</v>
+      </c>
+      <c r="L2">
+        <v>62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>MPO</v>
       </c>
       <c r="B3" t="str">
         <v>2</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="str">
-        <v>Jesse Wuori</v>
+        <v xml:space="preserve">Erik Ventura </v>
       </c>
       <c r="E3">
-        <v>-4</v>
+        <v>-6</v>
       </c>
       <c r="F3">
-        <v>35</v>
+        <v>128</v>
       </c>
       <c r="H3" t="str">
-        <v>jessewuori</v>
+        <v>erikventura</v>
       </c>
       <c r="I3">
         <v>-4</v>
       </c>
+      <c r="J3">
+        <v>-2</v>
+      </c>
       <c r="K3">
-        <v>35</v>
+        <v>63</v>
+      </c>
+      <c r="L3">
+        <v>65</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>MPO</v>
       </c>
       <c r="B4" t="str">
         <v>3</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4" t="str">
-        <v xml:space="preserve">Erik Ventura </v>
+        <v>Tyler Knapp</v>
       </c>
       <c r="E4">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="F4">
-        <v>36</v>
+        <v>130</v>
       </c>
       <c r="H4" t="str">
-        <v>erikventura</v>
+        <v>tknapp541</v>
       </c>
       <c r="I4">
-        <v>-3</v>
+        <v>0</v>
+      </c>
+      <c r="J4">
+        <v>-4</v>
       </c>
       <c r="K4">
-        <v>36</v>
+        <v>67</v>
+      </c>
+      <c r="L4">
+        <v>63</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>MPO</v>
       </c>
       <c r="B5" t="str">
         <v>4</v>
       </c>
       <c r="C5">
         <v>4</v>
       </c>
       <c r="D5" t="str">
-        <v>Tyler Knapp</v>
+        <v>Jesse Wuori</v>
       </c>
       <c r="E5">
         <v>-1</v>
       </c>
       <c r="F5">
-        <v>38</v>
+        <v>133</v>
       </c>
       <c r="H5" t="str">
-        <v>tknapp541</v>
+        <v>jessewuori</v>
       </c>
       <c r="I5">
-        <v>-1</v>
+        <v>-3</v>
+      </c>
+      <c r="J5">
+        <v>2</v>
       </c>
       <c r="K5">
-        <v>38</v>
+        <v>64</v>
+      </c>
+      <c r="L5">
+        <v>69</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>FPO</v>
       </c>
       <c r="B6" t="str">
         <v>1</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="str">
         <v>Dr. Jekyll and Mr. Hyde - Kim</v>
       </c>
       <c r="E6">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="F6">
-        <v>47</v>
+        <v>156</v>
       </c>
       <c r="H6" t="str">
         <v>halseyk</v>
       </c>
       <c r="I6">
-        <v>7</v>
+        <v>10</v>
+      </c>
+      <c r="J6">
+        <v>12</v>
       </c>
       <c r="K6">
-        <v>47</v>
+        <v>77</v>
+      </c>
+      <c r="L6">
+        <v>79</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>MA1</v>
       </c>
       <c r="B7" t="str">
         <v>1</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="str">
         <v>Levi Ebersole</v>
       </c>
       <c r="E7">
-        <v>-6</v>
+        <v>-10</v>
       </c>
       <c r="F7">
-        <v>27</v>
+        <v>124</v>
       </c>
       <c r="G7">
         <v>186189</v>
       </c>
       <c r="H7" t="str">
         <v>levieber</v>
       </c>
       <c r="I7">
-        <v>-6</v>
+        <v>-8</v>
+      </c>
+      <c r="J7">
+        <v>-2</v>
       </c>
       <c r="K7">
-        <v>27</v>
+        <v>59</v>
+      </c>
+      <c r="L7">
+        <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>MA1</v>
       </c>
       <c r="B8" t="str">
         <v>2</v>
       </c>
       <c r="C8">
         <v>2</v>
       </c>
       <c r="D8" t="str">
-        <v>Jonathan Jones</v>
+        <v>Andrew sharp</v>
       </c>
       <c r="E8">
-        <v>-4</v>
+        <v>-6</v>
       </c>
       <c r="F8">
-        <v>35</v>
+        <v>128</v>
       </c>
       <c r="G8">
-        <v>209549</v>
+        <v>255909</v>
       </c>
       <c r="H8" t="str">
-        <v>brokenparadigm</v>
+        <v>asharp9</v>
       </c>
       <c r="I8">
-        <v>-4</v>
+        <v>-7</v>
+      </c>
+      <c r="J8">
+        <v>1</v>
       </c>
       <c r="K8">
-        <v>35</v>
+        <v>60</v>
+      </c>
+      <c r="L8">
+        <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>MA1</v>
       </c>
       <c r="B9" t="str">
-        <v>T3</v>
+        <v>3</v>
       </c>
       <c r="C9">
         <v>3</v>
       </c>
       <c r="D9" t="str">
-        <v>Andrew sharp</v>
+        <v>Jonathan Jones</v>
       </c>
       <c r="E9">
         <v>-2</v>
       </c>
       <c r="F9">
-        <v>34</v>
+        <v>132</v>
       </c>
       <c r="G9">
-        <v>255909</v>
+        <v>209549</v>
       </c>
       <c r="H9" t="str">
-        <v>asharp9</v>
+        <v>brokenparadigm</v>
       </c>
       <c r="I9">
-        <v>-2</v>
+        <v>-1</v>
+      </c>
+      <c r="J9">
+        <v>-1</v>
       </c>
       <c r="K9">
-        <v>34</v>
+        <v>66</v>
+      </c>
+      <c r="L9">
+        <v>66</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>MA1</v>
       </c>
       <c r="B10" t="str">
-        <v>T3</v>
+        <v>T4</v>
       </c>
       <c r="C10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D10" t="str">
-        <v xml:space="preserve"> Andrew Sweeny </v>
+        <v>Calvin Otjen</v>
       </c>
       <c r="E10">
+        <v>-1</v>
+      </c>
+      <c r="F10">
+        <v>133</v>
+      </c>
+      <c r="G10">
+        <v>88562</v>
+      </c>
+      <c r="H10" t="str">
+        <v>chasinchainscal</v>
+      </c>
+      <c r="I10">
+        <v>1</v>
+      </c>
+      <c r="J10">
         <v>-2</v>
       </c>
-      <c r="F10">
-[...10 lines deleted...]
-      </c>
       <c r="K10">
-        <v>37</v>
+        <v>68</v>
+      </c>
+      <c r="L10">
+        <v>65</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>MA1</v>
       </c>
       <c r="B11" t="str">
-        <v>T5</v>
+        <v>T4</v>
       </c>
       <c r="C11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D11" t="str">
-        <v>James Bedolla</v>
+        <v xml:space="preserve"> Andrew Sweeny </v>
       </c>
       <c r="E11">
         <v>-1</v>
       </c>
       <c r="F11">
-        <v>30</v>
+        <v>133</v>
       </c>
       <c r="G11">
-        <v>170345</v>
+        <v>194390</v>
       </c>
       <c r="H11" t="str">
-        <v>jaymesb</v>
+        <v>sweeny327</v>
       </c>
       <c r="I11">
         <v>-1</v>
       </c>
+      <c r="J11">
+        <v>0</v>
+      </c>
       <c r="K11">
-        <v>30</v>
+        <v>66</v>
+      </c>
+      <c r="L11">
+        <v>67</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>MA1</v>
       </c>
       <c r="B12" t="str">
-        <v>T5</v>
+        <v>6</v>
       </c>
       <c r="C12">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D12" t="str">
-        <v xml:space="preserve">Simon Dudenhoefer </v>
+        <v>James Bedolla</v>
       </c>
       <c r="E12">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>32</v>
+        <v>135</v>
+      </c>
+      <c r="G12">
+        <v>170345</v>
       </c>
       <c r="H12" t="str">
-        <v>simondude</v>
+        <v>jaymesb</v>
       </c>
       <c r="I12">
-        <v>-1</v>
+        <v>-2</v>
+      </c>
+      <c r="J12">
+        <v>3</v>
       </c>
       <c r="K12">
-        <v>32</v>
+        <v>65</v>
+      </c>
+      <c r="L12">
+        <v>70</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>MA1</v>
       </c>
       <c r="B13" t="str">
-        <v>7</v>
+        <v>T7</v>
       </c>
       <c r="C13">
         <v>7</v>
       </c>
       <c r="D13" t="str">
-        <v>Calvin Otjen</v>
+        <v xml:space="preserve">Simon Dudenhoefer </v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F13">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>88562</v>
+        <v>140</v>
       </c>
       <c r="H13" t="str">
-        <v>chasinchainscal</v>
+        <v>simondude</v>
       </c>
       <c r="I13">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="J13">
+        <v>2</v>
       </c>
       <c r="K13">
-        <v>39</v>
+        <v>71</v>
+      </c>
+      <c r="L13">
+        <v>69</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>MA1</v>
       </c>
       <c r="B14" t="str">
-        <v>8</v>
+        <v>T7</v>
       </c>
       <c r="C14">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D14" t="str">
-        <v>Ben Dudenhoefer</v>
+        <v>Cole Stover</v>
       </c>
       <c r="E14">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F14">
-        <v>34</v>
+        <v>140</v>
+      </c>
+      <c r="G14">
+        <v>129473</v>
       </c>
       <c r="H14" t="str">
-        <v>bendudenhoefer</v>
+        <v>coles4</v>
       </c>
       <c r="I14">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="J14">
+        <v>3</v>
       </c>
       <c r="K14">
-        <v>34</v>
+        <v>70</v>
+      </c>
+      <c r="L14">
+        <v>70</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>MA1</v>
       </c>
       <c r="B15" t="str">
         <v>9</v>
       </c>
       <c r="C15">
         <v>9</v>
       </c>
       <c r="D15" t="str">
-        <v>Cole Stover</v>
+        <v>Ben Dudenhoefer</v>
       </c>
       <c r="E15">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F15">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>129473</v>
+        <v>143</v>
       </c>
       <c r="H15" t="str">
-        <v>coles4</v>
+        <v>bendudenhoefer</v>
       </c>
       <c r="I15">
-        <v>2</v>
+        <v>9</v>
+      </c>
+      <c r="J15">
+        <v>0</v>
       </c>
       <c r="K15">
-        <v>33</v>
+        <v>76</v>
+      </c>
+      <c r="L15">
+        <v>67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>MA1</v>
       </c>
       <c r="B16" t="str">
-        <v>10</v>
+        <v>T10</v>
       </c>
       <c r="C16">
         <v>10</v>
       </c>
       <c r="D16" t="str">
-        <v>Brody Michael Moser</v>
+        <v>Philip Dudenhoefer</v>
       </c>
       <c r="E16">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F16">
-        <v>34</v>
+        <v>148</v>
       </c>
       <c r="G16">
-        <v>296167</v>
+        <v>171810</v>
       </c>
       <c r="H16" t="str">
-        <v>discahaulic</v>
+        <v>philipdude</v>
       </c>
       <c r="I16">
-        <v>3</v>
+        <v>12</v>
+      </c>
+      <c r="J16">
+        <v>2</v>
       </c>
       <c r="K16">
-        <v>34</v>
+        <v>79</v>
+      </c>
+      <c r="L16">
+        <v>69</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>MA1</v>
       </c>
       <c r="B17" t="str">
-        <v>11</v>
+        <v>T10</v>
       </c>
       <c r="C17">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D17" t="str">
-        <v>Philip Dudenhoefer</v>
+        <v>Brody Michael Moser</v>
       </c>
       <c r="E17">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F17">
-        <v>37</v>
+        <v>148</v>
       </c>
       <c r="G17">
-        <v>171810</v>
+        <v>296167</v>
       </c>
       <c r="H17" t="str">
-        <v>philipdude</v>
+        <v>discahaulic</v>
       </c>
       <c r="I17">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J17">
+        <v>9</v>
       </c>
       <c r="K17">
-        <v>37</v>
+        <v>72</v>
+      </c>
+      <c r="L17">
+        <v>76</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>MA2</v>
       </c>
       <c r="B18" t="str">
         <v>1</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="str">
-        <v>Sam Storrs</v>
+        <v>Kris Leytem</v>
       </c>
       <c r="E18">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="F18">
-        <v>38</v>
+        <v>130</v>
+      </c>
+      <c r="G18">
+        <v>207077</v>
       </c>
       <c r="H18" t="str">
-        <v>samuelstorrs</v>
+        <v>maybefazy</v>
       </c>
       <c r="I18">
-        <v>-2</v>
+        <v>-3</v>
+      </c>
+      <c r="J18">
+        <v>-1</v>
       </c>
       <c r="K18">
-        <v>38</v>
+        <v>64</v>
+      </c>
+      <c r="L18">
+        <v>66</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>MA2</v>
       </c>
       <c r="B19" t="str">
         <v>2</v>
       </c>
       <c r="C19">
         <v>2</v>
       </c>
       <c r="D19" t="str">
-        <v>Kris Leytem</v>
+        <v>Caleb Oesch</v>
       </c>
       <c r="E19">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F19">
-        <v>38</v>
+        <v>136</v>
       </c>
       <c r="G19">
-        <v>207077</v>
+        <v>193506</v>
       </c>
       <c r="H19" t="str">
-        <v>maybefazy</v>
+        <v>caleboesch</v>
       </c>
       <c r="I19">
-        <v>-1</v>
+        <v>5</v>
+      </c>
+      <c r="J19">
+        <v>-3</v>
       </c>
       <c r="K19">
-        <v>38</v>
+        <v>72</v>
+      </c>
+      <c r="L19">
+        <v>64</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>MA2</v>
       </c>
       <c r="B20" t="str">
-        <v>T3</v>
+        <v>3</v>
       </c>
       <c r="C20">
         <v>3</v>
       </c>
       <c r="D20" t="str">
-        <v>Steve Walters</v>
+        <v>Sam Storrs</v>
       </c>
       <c r="E20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F20">
-        <v>36</v>
+        <v>137</v>
       </c>
       <c r="H20" t="str">
-        <v>iskisew</v>
+        <v>samuelstorrs</v>
       </c>
       <c r="I20">
-        <v>2</v>
+        <v>-1</v>
+      </c>
+      <c r="J20">
+        <v>4</v>
       </c>
       <c r="K20">
-        <v>36</v>
+        <v>66</v>
+      </c>
+      <c r="L20">
+        <v>71</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>MA2</v>
       </c>
       <c r="B21" t="str">
-        <v>T3</v>
+        <v>4</v>
       </c>
       <c r="C21">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D21" t="str">
-        <v>Craig Jensen</v>
+        <v>Steve Walters</v>
       </c>
       <c r="E21">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F21">
-        <v>42</v>
+        <v>142</v>
       </c>
       <c r="H21" t="str">
-        <v>canadiac73</v>
+        <v>iskisew</v>
       </c>
       <c r="I21">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="J21">
+        <v>7</v>
       </c>
       <c r="K21">
-        <v>42</v>
+        <v>68</v>
+      </c>
+      <c r="L21">
+        <v>74</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>MA2</v>
       </c>
       <c r="B22" t="str">
         <v>5</v>
       </c>
       <c r="C22">
         <v>5</v>
       </c>
       <c r="D22" t="str">
-        <v>Caleb Oesch</v>
+        <v>Ross Lockhart</v>
       </c>
       <c r="E22">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F22">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>193506</v>
+        <v>146</v>
       </c>
       <c r="H22" t="str">
-        <v>caleboesch</v>
+        <v>rosslockhart</v>
       </c>
       <c r="I22">
-        <v>3</v>
+        <v>8</v>
+      </c>
+      <c r="J22">
+        <v>4</v>
       </c>
       <c r="K22">
-        <v>36</v>
+        <v>75</v>
+      </c>
+      <c r="L22">
+        <v>71</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>MA2</v>
       </c>
       <c r="B23" t="str">
-        <v>T6</v>
+        <v>6</v>
       </c>
       <c r="C23">
         <v>6</v>
       </c>
       <c r="D23" t="str">
-        <v>Cypress Windwood</v>
+        <v>Craig Jensen</v>
       </c>
       <c r="E23">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="F23">
-        <v>39</v>
+        <v>147</v>
       </c>
       <c r="H23" t="str">
-        <v>cypresswindwood</v>
+        <v>canadiac73</v>
       </c>
       <c r="I23">
-        <v>5</v>
+        <v>7</v>
+      </c>
+      <c r="J23">
+        <v>6</v>
       </c>
       <c r="K23">
-        <v>39</v>
+        <v>74</v>
+      </c>
+      <c r="L23">
+        <v>73</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>MA2</v>
       </c>
       <c r="B24" t="str">
-        <v>T6</v>
+        <v>7</v>
       </c>
       <c r="C24">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D24" t="str">
-        <v>Ross Lockhart</v>
+        <v>Cypress Windwood</v>
       </c>
       <c r="E24">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="F24">
-        <v>44</v>
+        <v>150</v>
       </c>
       <c r="H24" t="str">
-        <v>rosslockhart</v>
+        <v>cypresswindwood</v>
       </c>
       <c r="I24">
+        <v>11</v>
+      </c>
+      <c r="J24">
         <v>5</v>
       </c>
       <c r="K24">
-        <v>44</v>
+        <v>78</v>
+      </c>
+      <c r="L24">
+        <v>72</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>MA2</v>
       </c>
       <c r="B25" t="str">
         <v>8</v>
       </c>
       <c r="C25">
         <v>8</v>
       </c>
       <c r="D25" t="str">
         <v>Jeff Harper</v>
       </c>
       <c r="E25">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F25">
-        <v>41</v>
+        <v>160</v>
       </c>
       <c r="H25" t="str">
         <v>freedom541</v>
       </c>
       <c r="I25">
-        <v>10</v>
+        <v>15</v>
+      </c>
+      <c r="J25">
+        <v>11</v>
       </c>
       <c r="K25">
-        <v>41</v>
+        <v>82</v>
+      </c>
+      <c r="L25">
+        <v>78</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>MA3</v>
       </c>
       <c r="B26" t="str">
         <v>1</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="str">
         <v>Nathan Knight</v>
       </c>
       <c r="E26">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="F26">
-        <v>34</v>
+        <v>152</v>
       </c>
       <c r="H26" t="str">
         <v>askmeabouthippo</v>
       </c>
       <c r="I26">
-        <v>3</v>
+        <v>11</v>
+      </c>
+      <c r="J26">
+        <v>7</v>
       </c>
       <c r="K26">
-        <v>34</v>
+        <v>78</v>
+      </c>
+      <c r="L26">
+        <v>74</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>MA3</v>
       </c>
       <c r="B27" t="str">
         <v>2</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="str">
-        <v>Nonamericanjuju</v>
+        <v>Tucker Jinkins</v>
       </c>
       <c r="E27">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="F27">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>296524</v>
+        <v>162</v>
       </c>
       <c r="H27" t="str">
-        <v>nonamericanjuju</v>
+        <v>captainstone</v>
       </c>
       <c r="I27">
-        <v>6</v>
+        <v>12</v>
+      </c>
+      <c r="J27">
+        <v>16</v>
       </c>
       <c r="K27">
-        <v>36</v>
+        <v>79</v>
+      </c>
+      <c r="L27">
+        <v>83</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>MA3</v>
       </c>
       <c r="B28" t="str">
         <v>3</v>
       </c>
       <c r="C28">
         <v>3</v>
       </c>
       <c r="D28" t="str">
-        <v>Tucker Jinkins</v>
+        <v>Jai Juarez</v>
       </c>
       <c r="E28">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="F28">
-        <v>41</v>
+        <v>170</v>
+      </c>
+      <c r="G28">
+        <v>296524</v>
       </c>
       <c r="H28" t="str">
-        <v>captainstone</v>
+        <v>nonamericanjuju</v>
       </c>
       <c r="I28">
-        <v>10</v>
+        <v>22</v>
+      </c>
+      <c r="J28">
+        <v>14</v>
       </c>
       <c r="K28">
-        <v>41</v>
+        <v>89</v>
+      </c>
+      <c r="L28">
+        <v>81</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>FA1</v>
       </c>
       <c r="B29" t="str">
         <v>1</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29" t="str">
         <v xml:space="preserve">Kiersten Luebbert </v>
       </c>
       <c r="E29">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F29">
-        <v>47</v>
+        <v>164</v>
       </c>
       <c r="G29">
         <v>255919</v>
       </c>
       <c r="H29" t="str">
         <v>kluebbert2</v>
       </c>
       <c r="I29">
-        <v>11</v>
+        <v>17</v>
+      </c>
+      <c r="J29">
+        <v>13</v>
       </c>
       <c r="K29">
-        <v>47</v>
+        <v>84</v>
+      </c>
+      <c r="L29">
+        <v>80</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>MP40</v>
       </c>
       <c r="B30" t="str">
         <v>1</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="str">
         <v>Colin Sexton</v>
       </c>
       <c r="E30">
-        <v>-6</v>
+        <v>-22</v>
       </c>
       <c r="F30">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="G30">
         <v>22547</v>
       </c>
       <c r="H30" t="str">
         <v>chuggz</v>
       </c>
       <c r="I30">
-        <v>-6</v>
+        <v>-9</v>
+      </c>
+      <c r="J30">
+        <v>-13</v>
       </c>
       <c r="K30">
-        <v>34</v>
+        <v>58</v>
+      </c>
+      <c r="L30">
+        <v>54</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>MP40</v>
       </c>
       <c r="B31" t="str">
-        <v>T2</v>
+        <v>2</v>
       </c>
       <c r="C31">
         <v>2</v>
       </c>
       <c r="D31" t="str">
-        <v>Shaun Kirk</v>
+        <v>Nate Sexton</v>
       </c>
       <c r="E31">
-        <v>-5</v>
+        <v>-21</v>
       </c>
       <c r="F31">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="G31">
-        <v>33030</v>
+        <v>18824</v>
       </c>
       <c r="H31" t="str">
-        <v>skirkwou</v>
+        <v>natesexton</v>
       </c>
       <c r="I31">
-        <v>-5</v>
+        <v>-9</v>
+      </c>
+      <c r="J31">
+        <v>-12</v>
       </c>
       <c r="K31">
-        <v>31</v>
+        <v>58</v>
+      </c>
+      <c r="L31">
+        <v>55</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>MP40</v>
       </c>
       <c r="B32" t="str">
-        <v>T2</v>
+        <v>3</v>
       </c>
       <c r="C32">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D32" t="str">
-        <v>Aaron Discgolf</v>
+        <v>Shaun Kirk</v>
       </c>
       <c r="E32">
-        <v>-5</v>
+        <v>-13</v>
       </c>
       <c r="F32">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="G32">
-        <v>156714</v>
+        <v>33030</v>
       </c>
       <c r="H32" t="str">
-        <v>aaron40267</v>
+        <v>skirkwou</v>
       </c>
       <c r="I32">
-        <v>-5</v>
+        <v>-7</v>
+      </c>
+      <c r="J32">
+        <v>-6</v>
       </c>
       <c r="K32">
-        <v>31</v>
+        <v>60</v>
+      </c>
+      <c r="L32">
+        <v>61</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>MP40</v>
       </c>
       <c r="B33" t="str">
-        <v>T2</v>
+        <v>T4</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D33" t="str">
-        <v>Nate Sexton</v>
+        <v>John Ollis</v>
       </c>
       <c r="E33">
-        <v>-5</v>
+        <v>-10</v>
       </c>
       <c r="F33">
-        <v>35</v>
+        <v>124</v>
       </c>
       <c r="G33">
-        <v>18824</v>
+        <v>22316</v>
       </c>
       <c r="H33" t="str">
-        <v>natesexton</v>
+        <v>solchild</v>
       </c>
       <c r="I33">
-        <v>-5</v>
+        <v>-4</v>
+      </c>
+      <c r="J33">
+        <v>-6</v>
       </c>
       <c r="K33">
-        <v>35</v>
+        <v>63</v>
+      </c>
+      <c r="L33">
+        <v>61</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>MP40</v>
       </c>
       <c r="B34" t="str">
-        <v>T2</v>
+        <v>T4</v>
       </c>
       <c r="C34">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D34" t="str">
-        <v>John Ollis</v>
+        <v>Aaron Discgolf</v>
       </c>
       <c r="E34">
-        <v>-5</v>
+        <v>-10</v>
       </c>
       <c r="F34">
-        <v>34</v>
+        <v>124</v>
       </c>
       <c r="G34">
-        <v>22316</v>
+        <v>156714</v>
       </c>
       <c r="H34" t="str">
-        <v>solchild</v>
+        <v>aaron40267</v>
       </c>
       <c r="I34">
         <v>-5</v>
       </c>
+      <c r="J34">
+        <v>-5</v>
+      </c>
       <c r="K34">
-        <v>34</v>
+        <v>62</v>
+      </c>
+      <c r="L34">
+        <v>62</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>MP40</v>
       </c>
       <c r="B35" t="str">
         <v>6</v>
       </c>
       <c r="C35">
         <v>6</v>
       </c>
       <c r="D35" t="str">
         <v>Matt McCarley</v>
       </c>
       <c r="E35">
-        <v>-4</v>
+        <v>-8</v>
       </c>
       <c r="F35">
-        <v>29</v>
+        <v>126</v>
       </c>
       <c r="G35">
         <v>19133</v>
       </c>
       <c r="H35" t="str">
         <v>bmwdisc4</v>
       </c>
       <c r="I35">
-        <v>-4</v>
+        <v>-2</v>
+      </c>
+      <c r="J35">
+        <v>-6</v>
       </c>
       <c r="K35">
-        <v>29</v>
+        <v>65</v>
+      </c>
+      <c r="L35">
+        <v>61</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>MP40</v>
       </c>
       <c r="B36" t="str">
-        <v>T7</v>
+        <v>7</v>
       </c>
       <c r="C36">
         <v>7</v>
       </c>
       <c r="D36" t="str">
-        <v>Adam Larson</v>
+        <v>Jake Smith</v>
       </c>
       <c r="E36">
-        <v>-3</v>
+        <v>-6</v>
       </c>
       <c r="F36">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>201936</v>
+        <v>128</v>
       </c>
       <c r="H36" t="str">
-        <v>alarsonco</v>
+        <v>jakeasmith</v>
       </c>
       <c r="I36">
         <v>-3</v>
       </c>
+      <c r="J36">
+        <v>-3</v>
+      </c>
       <c r="K36">
-        <v>33</v>
+        <v>64</v>
+      </c>
+      <c r="L36">
+        <v>64</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>MP40</v>
       </c>
       <c r="B37" t="str">
-        <v>T7</v>
+        <v>8</v>
       </c>
       <c r="C37">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D37" t="str">
-        <v>Jake Smith</v>
+        <v>Adam Larson</v>
       </c>
       <c r="E37">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="F37">
-        <v>36</v>
+        <v>130</v>
+      </c>
+      <c r="G37">
+        <v>201936</v>
       </c>
       <c r="H37" t="str">
-        <v>jakeasmith</v>
+        <v>alarsonco</v>
       </c>
       <c r="I37">
         <v>-3</v>
       </c>
+      <c r="J37">
+        <v>-1</v>
+      </c>
       <c r="K37">
-        <v>36</v>
+        <v>64</v>
+      </c>
+      <c r="L37">
+        <v>66</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
         <v>MP40</v>
       </c>
       <c r="B38" t="str">
         <v>9</v>
       </c>
       <c r="C38">
         <v>9</v>
       </c>
       <c r="D38" t="str">
-        <v>Russell Heitkamp</v>
+        <v>Dan Rockwell</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F38">
-        <v>33</v>
+        <v>133</v>
       </c>
       <c r="G38">
-        <v>69863</v>
+        <v>208168</v>
       </c>
       <c r="H38" t="str">
-        <v>russheitkamp</v>
+        <v>danrock</v>
       </c>
       <c r="I38">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J38">
+        <v>-3</v>
       </c>
       <c r="K38">
-        <v>33</v>
+        <v>69</v>
+      </c>
+      <c r="L38">
+        <v>64</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>MP40</v>
       </c>
       <c r="B39" t="str">
         <v>10</v>
       </c>
       <c r="C39">
         <v>10</v>
       </c>
       <c r="D39" t="str">
         <v>Colin Van Der Hyde</v>
       </c>
       <c r="E39">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F39">
-        <v>36</v>
+        <v>134</v>
       </c>
       <c r="G39">
         <v>208174</v>
       </c>
       <c r="H39" t="str">
         <v>ballzzz</v>
       </c>
       <c r="I39">
-        <v>2</v>
+        <v>0</v>
+      </c>
+      <c r="J39">
+        <v>0</v>
       </c>
       <c r="K39">
-        <v>36</v>
+        <v>67</v>
+      </c>
+      <c r="L39">
+        <v>67</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>MP40</v>
       </c>
       <c r="B40" t="str">
         <v>11</v>
       </c>
       <c r="C40">
         <v>11</v>
       </c>
       <c r="D40" t="str">
-        <v>Dan Rockwell</v>
+        <v>Russell Heitkamp</v>
       </c>
       <c r="E40">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F40">
-        <v>38</v>
+        <v>137</v>
       </c>
       <c r="G40">
-        <v>208168</v>
+        <v>69863</v>
       </c>
       <c r="H40" t="str">
-        <v>danrock</v>
+        <v>russheitkamp</v>
       </c>
       <c r="I40">
-        <v>4</v>
+        <v>6</v>
+      </c>
+      <c r="J40">
+        <v>-3</v>
       </c>
       <c r="K40">
-        <v>38</v>
+        <v>73</v>
+      </c>
+      <c r="L40">
+        <v>64</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>MP50</v>
       </c>
       <c r="B41" t="str">
-        <v>1</v>
+        <v>T1</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="str">
-        <v>Billy Gaskill</v>
+        <v>Coury Coates</v>
       </c>
       <c r="E41">
-        <v>-6</v>
+        <v>-9</v>
       </c>
       <c r="F41">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>54837</v>
+        <v>125</v>
       </c>
       <c r="H41" t="str">
-        <v>billygaskill</v>
+        <v>coatesc</v>
       </c>
       <c r="I41">
         <v>-6</v>
       </c>
+      <c r="J41">
+        <v>-3</v>
+      </c>
       <c r="K41">
-        <v>34</v>
+        <v>61</v>
+      </c>
+      <c r="L41">
+        <v>64</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>MP50</v>
       </c>
       <c r="B42" t="str">
-        <v>T2</v>
+        <v>T1</v>
       </c>
       <c r="C42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D42" t="str">
-        <v xml:space="preserve">Casey Lohrman </v>
+        <v>Billy Gaskill</v>
       </c>
       <c r="E42">
-        <v>-4</v>
+        <v>-9</v>
       </c>
       <c r="F42">
-        <v>32</v>
+        <v>125</v>
+      </c>
+      <c r="G42">
+        <v>54837</v>
       </c>
       <c r="H42" t="str">
-        <v>cglohrman</v>
+        <v>billygaskill</v>
       </c>
       <c r="I42">
-        <v>-4</v>
+        <v>-7</v>
+      </c>
+      <c r="J42">
+        <v>-2</v>
       </c>
       <c r="K42">
-        <v>32</v>
+        <v>60</v>
+      </c>
+      <c r="L42">
+        <v>65</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>MP50</v>
       </c>
       <c r="B43" t="str">
-        <v>T2</v>
+        <v>3</v>
       </c>
       <c r="C43">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D43" t="str">
-        <v xml:space="preserve">Jason Pinkal </v>
+        <v>Mike Storrs</v>
       </c>
       <c r="E43">
-        <v>-4</v>
+        <v>-8</v>
       </c>
       <c r="F43">
-        <v>35</v>
+        <v>126</v>
       </c>
       <c r="G43">
-        <v>23956</v>
+        <v>22633</v>
       </c>
       <c r="H43" t="str">
-        <v>jasonpinkal</v>
+        <v>mikestorrs</v>
       </c>
       <c r="I43">
-        <v>-4</v>
+        <v>-2</v>
+      </c>
+      <c r="J43">
+        <v>-6</v>
       </c>
       <c r="K43">
-        <v>35</v>
+        <v>65</v>
+      </c>
+      <c r="L43">
+        <v>61</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>MP50</v>
       </c>
       <c r="B44" t="str">
         <v>4</v>
       </c>
       <c r="C44">
         <v>4</v>
       </c>
       <c r="D44" t="str">
-        <v>Coury Coates</v>
+        <v xml:space="preserve">Jason Pinkal </v>
       </c>
       <c r="E44">
-        <v>-2</v>
+        <v>-6</v>
       </c>
       <c r="F44">
-        <v>38</v>
+        <v>128</v>
+      </c>
+      <c r="G44">
+        <v>23956</v>
       </c>
       <c r="H44" t="str">
-        <v>coatesc</v>
+        <v>jasonpinkal</v>
       </c>
       <c r="I44">
-        <v>-2</v>
+        <v>-3</v>
+      </c>
+      <c r="J44">
+        <v>-3</v>
       </c>
       <c r="K44">
-        <v>38</v>
+        <v>64</v>
+      </c>
+      <c r="L44">
+        <v>64</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>MP50</v>
       </c>
       <c r="B45" t="str">
         <v>5</v>
       </c>
       <c r="C45">
         <v>5</v>
       </c>
       <c r="D45" t="str">
-        <v>Mike Storrs</v>
+        <v xml:space="preserve">Casey Lohrman </v>
       </c>
       <c r="E45">
+        <v>-4</v>
+      </c>
+      <c r="F45">
+        <v>130</v>
+      </c>
+      <c r="G45">
+        <v>35435</v>
+      </c>
+      <c r="H45" t="str">
+        <v>cglohrman</v>
+      </c>
+      <c r="I45">
+        <v>-3</v>
+      </c>
+      <c r="J45">
         <v>-1</v>
       </c>
-      <c r="F45">
-[...10 lines deleted...]
-      </c>
       <c r="K45">
-        <v>38</v>
+        <v>64</v>
+      </c>
+      <c r="L45">
+        <v>66</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v>MP50</v>
       </c>
       <c r="B46" t="str">
-        <v>T6</v>
+        <v>6</v>
       </c>
       <c r="C46">
         <v>6</v>
       </c>
       <c r="D46" t="str">
         <v>Choate</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F46">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="H46" t="str">
         <v>choptank</v>
       </c>
       <c r="I46">
-        <v>1</v>
+        <v>-1</v>
+      </c>
+      <c r="J46">
+        <v>-2</v>
       </c>
       <c r="K46">
-        <v>40</v>
+        <v>66</v>
+      </c>
+      <c r="L46">
+        <v>65</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>MP50</v>
       </c>
       <c r="B47" t="str">
-        <v>T6</v>
+        <v>7</v>
       </c>
       <c r="C47">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D47" t="str">
         <v>kelly christiansen</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F47">
-        <v>41</v>
+        <v>136</v>
       </c>
       <c r="H47" t="str">
         <v>kelly123c</v>
       </c>
       <c r="I47">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="J47">
+        <v>2</v>
       </c>
       <c r="K47">
-        <v>41</v>
+        <v>67</v>
+      </c>
+      <c r="L47">
+        <v>69</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>MP50</v>
       </c>
       <c r="B48" t="str">
         <v>8</v>
       </c>
       <c r="C48">
         <v>8</v>
       </c>
       <c r="D48" t="str">
         <v>Jeff Young</v>
       </c>
       <c r="E48">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F48">
-        <v>38</v>
+        <v>142</v>
       </c>
       <c r="G48">
         <v>123410</v>
       </c>
       <c r="H48" t="str">
         <v>ar123410</v>
       </c>
       <c r="I48">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="J48">
+        <v>3</v>
       </c>
       <c r="K48">
-        <v>38</v>
+        <v>72</v>
+      </c>
+      <c r="L48">
+        <v>70</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>MP50</v>
       </c>
       <c r="B49" t="str">
         <v>9</v>
       </c>
       <c r="C49">
         <v>9</v>
       </c>
       <c r="D49" t="str">
         <v>Marc Haerling</v>
       </c>
       <c r="E49">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F49">
-        <v>39</v>
+        <v>145</v>
       </c>
       <c r="G49">
         <v>146286</v>
       </c>
       <c r="H49" t="str">
         <v>marchaerling</v>
       </c>
       <c r="I49">
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="J49">
+        <v>5</v>
       </c>
       <c r="K49">
-        <v>39</v>
+        <v>73</v>
+      </c>
+      <c r="L49">
+        <v>72</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>MA40</v>
       </c>
       <c r="B50" t="str">
         <v>1</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="str">
-        <v>Daniel Michaelis</v>
+        <v>Jeff Huebner</v>
       </c>
       <c r="E50">
-        <v>-5</v>
+        <v>-7</v>
       </c>
       <c r="F50">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="G50">
-        <v>167109</v>
+        <v>298859</v>
       </c>
       <c r="H50" t="str">
-        <v>slornne</v>
+        <v>jeffhuebner</v>
       </c>
       <c r="I50">
-        <v>-5</v>
+        <v>-1</v>
+      </c>
+      <c r="J50">
+        <v>-6</v>
       </c>
       <c r="K50">
-        <v>31</v>
+        <v>66</v>
+      </c>
+      <c r="L50">
+        <v>61</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>MA40</v>
       </c>
       <c r="B51" t="str">
         <v>2</v>
       </c>
       <c r="C51">
         <v>2</v>
       </c>
       <c r="D51" t="str">
-        <v>Jeff Huebner</v>
+        <v>Daniel Michaelis</v>
       </c>
       <c r="E51">
+        <v>-5</v>
+      </c>
+      <c r="F51">
+        <v>129</v>
+      </c>
+      <c r="G51">
+        <v>167109</v>
+      </c>
+      <c r="H51" t="str">
+        <v>slornne</v>
+      </c>
+      <c r="I51">
+        <v>-3</v>
+      </c>
+      <c r="J51">
         <v>-2</v>
       </c>
-      <c r="F51">
-[...10 lines deleted...]
-      </c>
       <c r="K51">
-        <v>34</v>
+        <v>64</v>
+      </c>
+      <c r="L51">
+        <v>65</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>MA40</v>
       </c>
       <c r="B52" t="str">
         <v>3</v>
       </c>
       <c r="C52">
         <v>3</v>
       </c>
       <c r="D52" t="str">
-        <v>Carl J. Cleem</v>
+        <v>Jesse Newhouse</v>
       </c>
       <c r="E52">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="F52">
-        <v>38</v>
+        <v>132</v>
       </c>
       <c r="G52">
-        <v>62674</v>
+        <v>209487</v>
       </c>
       <c r="H52" t="str">
-        <v>mrsnap</v>
+        <v>newhousedyes</v>
       </c>
       <c r="I52">
-        <v>-1</v>
+        <v>3</v>
+      </c>
+      <c r="J52">
+        <v>-5</v>
       </c>
       <c r="K52">
-        <v>38</v>
+        <v>70</v>
+      </c>
+      <c r="L52">
+        <v>62</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
         <v>MA40</v>
       </c>
       <c r="B53" t="str">
-        <v>T4</v>
+        <v>4</v>
       </c>
       <c r="C53">
         <v>4</v>
       </c>
       <c r="D53" t="str">
-        <v>T.J. Sanders</v>
+        <v>Michael Cross</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F53">
-        <v>35</v>
+        <v>137</v>
       </c>
       <c r="G53">
-        <v>80648</v>
+        <v>197981</v>
       </c>
       <c r="H53" t="str">
-        <v>tjsanders</v>
+        <v>michaelcross</v>
       </c>
       <c r="I53">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="J53">
+        <v>0</v>
       </c>
       <c r="K53">
-        <v>35</v>
+        <v>70</v>
+      </c>
+      <c r="L53">
+        <v>67</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
         <v>MA40</v>
       </c>
       <c r="B54" t="str">
-        <v>T4</v>
+        <v>5</v>
       </c>
       <c r="C54">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D54" t="str">
-        <v>Jesse Newhouse</v>
+        <v>Carl J. Cleem</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F54">
-        <v>35</v>
+        <v>138</v>
       </c>
       <c r="G54">
-        <v>209487</v>
+        <v>62674</v>
       </c>
       <c r="H54" t="str">
-        <v>newhousedyes</v>
+        <v>mrsnap</v>
       </c>
       <c r="I54">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="J54">
+        <v>2</v>
       </c>
       <c r="K54">
-        <v>35</v>
+        <v>69</v>
+      </c>
+      <c r="L54">
+        <v>69</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
         <v>MA40</v>
       </c>
       <c r="B55" t="str">
-        <v>T6</v>
+        <v>6</v>
       </c>
       <c r="C55">
         <v>6</v>
       </c>
       <c r="D55" t="str">
         <v>Antonio Sunseri</v>
       </c>
       <c r="E55">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F55">
-        <v>34</v>
+        <v>143</v>
       </c>
       <c r="G55">
         <v>155479</v>
       </c>
       <c r="H55" t="str">
         <v>antonio155479</v>
       </c>
       <c r="I55">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="J55">
+        <v>4</v>
       </c>
       <c r="K55">
-        <v>34</v>
+        <v>72</v>
+      </c>
+      <c r="L55">
+        <v>71</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
         <v>MA40</v>
       </c>
       <c r="B56" t="str">
-        <v>T6</v>
+        <v>7</v>
       </c>
       <c r="C56">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D56" t="str">
-        <v>Michael Cross</v>
+        <v>Swingin Kong</v>
       </c>
       <c r="E56">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F56">
-        <v>42</v>
+        <v>144</v>
       </c>
       <c r="G56">
-        <v>197981</v>
+        <v>208171</v>
       </c>
       <c r="H56" t="str">
-        <v>michaelcross</v>
+        <v>dkdonkeykong</v>
       </c>
       <c r="I56">
-        <v>3</v>
+        <v>9</v>
+      </c>
+      <c r="J56">
+        <v>1</v>
       </c>
       <c r="K56">
-        <v>42</v>
+        <v>76</v>
+      </c>
+      <c r="L56">
+        <v>68</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
         <v>MA40</v>
       </c>
       <c r="B57" t="str">
         <v>8</v>
       </c>
       <c r="C57">
         <v>8</v>
       </c>
       <c r="D57" t="str">
-        <v>Swingin Kong</v>
+        <v>T.J. Sanders</v>
       </c>
       <c r="E57">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F57">
-        <v>40</v>
+        <v>146</v>
       </c>
       <c r="G57">
-        <v>208171</v>
+        <v>80648</v>
       </c>
       <c r="H57" t="str">
-        <v>dkdonkeykong</v>
+        <v>tjsanders</v>
       </c>
       <c r="I57">
-        <v>6</v>
+        <v>8</v>
+      </c>
+      <c r="J57">
+        <v>4</v>
       </c>
       <c r="K57">
-        <v>40</v>
+        <v>75</v>
+      </c>
+      <c r="L57">
+        <v>71</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
         <v>MA40</v>
       </c>
       <c r="B58" t="str">
         <v>9</v>
       </c>
       <c r="C58">
         <v>9</v>
       </c>
       <c r="D58" t="str">
         <v>nick</v>
       </c>
       <c r="E58">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="F58">
-        <v>41</v>
+        <v>164</v>
       </c>
       <c r="H58" t="str">
         <v>impala61</v>
       </c>
       <c r="I58">
-        <v>7</v>
+        <v>16</v>
+      </c>
+      <c r="J58">
+        <v>14</v>
       </c>
       <c r="K58">
-        <v>41</v>
+        <v>83</v>
+      </c>
+      <c r="L58">
+        <v>81</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
         <v>MA50</v>
       </c>
       <c r="B59" t="str">
         <v>1</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
       <c r="D59" t="str">
-        <v>Lonnie Drouhard</v>
+        <v>Jerry Reller</v>
       </c>
       <c r="E59">
-        <v>-2</v>
+        <v>3</v>
       </c>
       <c r="F59">
-        <v>34</v>
+        <v>137</v>
       </c>
       <c r="G59">
-        <v>166176</v>
+        <v>208214</v>
       </c>
       <c r="H59" t="str">
-        <v>lonnie2003</v>
+        <v>jerryr1969</v>
       </c>
       <c r="I59">
-        <v>-2</v>
+        <v>6</v>
+      </c>
+      <c r="J59">
+        <v>-3</v>
       </c>
       <c r="K59">
-        <v>34</v>
+        <v>73</v>
+      </c>
+      <c r="L59">
+        <v>64</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
         <v>MA50</v>
       </c>
       <c r="B60" t="str">
         <v>2</v>
       </c>
       <c r="C60">
         <v>2</v>
       </c>
       <c r="D60" t="str">
         <v>Rick Godden</v>
       </c>
       <c r="E60">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F60">
-        <v>30</v>
+        <v>139</v>
       </c>
       <c r="G60">
         <v>89353</v>
       </c>
       <c r="H60" t="str">
         <v>dikjames</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
+      <c r="J60">
+        <v>5</v>
+      </c>
       <c r="K60">
-        <v>30</v>
+        <v>67</v>
+      </c>
+      <c r="L60">
+        <v>72</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>MA50</v>
       </c>
       <c r="B61" t="str">
-        <v>3</v>
+        <v>T3</v>
       </c>
       <c r="C61">
         <v>3</v>
       </c>
       <c r="D61" t="str">
-        <v>Jon buford</v>
+        <v>Rob Koning</v>
       </c>
       <c r="E61">
+        <v>7</v>
+      </c>
+      <c r="F61">
+        <v>141</v>
+      </c>
+      <c r="H61" t="str">
+        <v>robkoning</v>
+      </c>
+      <c r="I61">
+        <v>6</v>
+      </c>
+      <c r="J61">
         <v>1</v>
       </c>
-      <c r="F61">
-[...7 lines deleted...]
-      </c>
       <c r="K61">
-        <v>37</v>
+        <v>73</v>
+      </c>
+      <c r="L61">
+        <v>68</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
         <v>MA50</v>
       </c>
       <c r="B62" t="str">
-        <v>T4</v>
+        <v>T3</v>
       </c>
       <c r="C62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D62" t="str">
-        <v>Jeremy Coulter</v>
+        <v>Lonnie Drouhard</v>
       </c>
       <c r="E62">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F62">
-        <v>32</v>
+        <v>141</v>
       </c>
       <c r="G62">
-        <v>80616</v>
+        <v>166176</v>
       </c>
       <c r="H62" t="str">
-        <v>jeremycoulter</v>
+        <v>lonnie2003</v>
       </c>
       <c r="I62">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="J62">
+        <v>4</v>
       </c>
       <c r="K62">
-        <v>32</v>
+        <v>70</v>
+      </c>
+      <c r="L62">
+        <v>71</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
         <v>MA50</v>
       </c>
       <c r="B63" t="str">
-        <v>T4</v>
+        <v>T3</v>
       </c>
       <c r="C63">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D63" t="str">
         <v>Jorge Ventura</v>
       </c>
       <c r="E63">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F63">
-        <v>38</v>
+        <v>141</v>
       </c>
       <c r="G63">
         <v>210452</v>
       </c>
       <c r="H63" t="str">
         <v>jorge0311</v>
       </c>
       <c r="I63">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="J63">
+        <v>4</v>
       </c>
       <c r="K63">
-        <v>38</v>
+        <v>70</v>
+      </c>
+      <c r="L63">
+        <v>71</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
         <v>MA50</v>
       </c>
       <c r="B64" t="str">
-        <v>T6</v>
+        <v>T3</v>
       </c>
       <c r="C64">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D64" t="str">
-        <v>Todd</v>
+        <v>Jeremy Coulter</v>
       </c>
       <c r="E64">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F64">
-        <v>36</v>
+        <v>141</v>
+      </c>
+      <c r="G64">
+        <v>80616</v>
       </c>
       <c r="H64" t="str">
-        <v>hottoddy</v>
+        <v>jeremycoulter</v>
       </c>
       <c r="I64">
-        <v>3</v>
+        <v>0</v>
+      </c>
+      <c r="J64">
+        <v>7</v>
       </c>
       <c r="K64">
-        <v>36</v>
+        <v>67</v>
+      </c>
+      <c r="L64">
+        <v>74</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
         <v>MA50</v>
       </c>
       <c r="B65" t="str">
-        <v>T6</v>
+        <v>7</v>
       </c>
       <c r="C65">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D65" t="str">
         <v>Fred Monzyk</v>
       </c>
       <c r="E65">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F65">
-        <v>39</v>
+        <v>142</v>
       </c>
       <c r="H65" t="str">
         <v>fmonzyk</v>
       </c>
       <c r="I65">
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="J65">
+        <v>2</v>
       </c>
       <c r="K65">
-        <v>39</v>
+        <v>73</v>
+      </c>
+      <c r="L65">
+        <v>69</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
         <v>MA50</v>
       </c>
       <c r="B66" t="str">
-        <v>T6</v>
+        <v>8</v>
       </c>
       <c r="C66">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D66" t="str">
-        <v>Nathan Dickey</v>
+        <v>Todd</v>
       </c>
       <c r="E66">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F66">
-        <v>39</v>
+        <v>144</v>
       </c>
       <c r="H66" t="str">
-        <v>natedickey</v>
+        <v>hottoddy</v>
       </c>
       <c r="I66">
+        <v>7</v>
+      </c>
+      <c r="J66">
         <v>3</v>
       </c>
       <c r="K66">
-        <v>39</v>
+        <v>74</v>
+      </c>
+      <c r="L66">
+        <v>70</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
         <v>MA50</v>
       </c>
       <c r="B67" t="str">
-        <v>T9</v>
+        <v>9</v>
       </c>
       <c r="C67">
         <v>9</v>
       </c>
       <c r="D67" t="str">
-        <v>Chase kayes</v>
+        <v>Nathan Dickey</v>
       </c>
       <c r="E67">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F67">
-        <v>37</v>
+        <v>148</v>
       </c>
       <c r="H67" t="str">
-        <v>chasekayes</v>
+        <v>natedickey</v>
       </c>
       <c r="I67">
-        <v>4</v>
+        <v>9</v>
+      </c>
+      <c r="J67">
+        <v>5</v>
       </c>
       <c r="K67">
-        <v>37</v>
+        <v>76</v>
+      </c>
+      <c r="L67">
+        <v>72</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
         <v>MA50</v>
       </c>
       <c r="B68" t="str">
-        <v>T9</v>
+        <v>10</v>
       </c>
       <c r="C68">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D68" t="str">
-        <v>Rob Koning</v>
+        <v>Jon buford</v>
       </c>
       <c r="E68">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="F68">
-        <v>40</v>
+        <v>152</v>
       </c>
       <c r="H68" t="str">
-        <v>robkoning</v>
+        <v>biggusdiscus1</v>
       </c>
       <c r="I68">
-        <v>4</v>
+        <v>8</v>
+      </c>
+      <c r="J68">
+        <v>10</v>
       </c>
       <c r="K68">
-        <v>40</v>
+        <v>75</v>
+      </c>
+      <c r="L68">
+        <v>77</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
         <v>MA50</v>
       </c>
       <c r="B69" t="str">
-        <v>T11</v>
+        <v>11</v>
       </c>
       <c r="C69">
         <v>11</v>
       </c>
       <c r="D69" t="str">
-        <v>Jerry Reller</v>
+        <v>Chase kayes</v>
       </c>
       <c r="E69">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="F69">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>208214</v>
+        <v>153</v>
       </c>
       <c r="H69" t="str">
-        <v>jerryr1969</v>
+        <v>chasekayes</v>
       </c>
       <c r="I69">
-        <v>7</v>
+        <v>11</v>
+      </c>
+      <c r="J69">
+        <v>8</v>
       </c>
       <c r="K69">
-        <v>37</v>
+        <v>78</v>
+      </c>
+      <c r="L69">
+        <v>75</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
         <v>MA50</v>
       </c>
       <c r="B70" t="str">
-        <v>T11</v>
+        <v>12</v>
       </c>
       <c r="C70">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D70" t="str">
         <v>Phil Clark</v>
       </c>
       <c r="E70">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F70">
-        <v>40</v>
+        <v>154</v>
       </c>
       <c r="G70">
         <v>211964</v>
       </c>
       <c r="H70" t="str">
         <v>pfilc23</v>
       </c>
       <c r="I70">
-        <v>7</v>
+        <v>12</v>
+      </c>
+      <c r="J70">
+        <v>8</v>
       </c>
       <c r="K70">
-        <v>40</v>
+        <v>79</v>
+      </c>
+      <c r="L70">
+        <v>75</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
         <v>MA50</v>
       </c>
       <c r="B71" t="str">
         <v>13</v>
       </c>
       <c r="C71">
         <v>13</v>
       </c>
       <c r="D71" t="str">
         <v>Wayne Clark</v>
       </c>
       <c r="E71">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F71">
-        <v>42</v>
+        <v>160</v>
       </c>
       <c r="G71">
         <v>210605</v>
       </c>
       <c r="H71" t="str">
         <v>wayneclark</v>
       </c>
       <c r="I71">
         <v>11</v>
       </c>
+      <c r="J71">
+        <v>15</v>
+      </c>
       <c r="K71">
-        <v>42</v>
+        <v>78</v>
+      </c>
+      <c r="L71">
+        <v>82</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
         <v>MA60</v>
       </c>
       <c r="B72" t="str">
-        <v>T1</v>
+        <v>1</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72" t="str">
-        <v>Kevin Nichols</v>
+        <v>Gary erwin</v>
       </c>
       <c r="E72">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F72">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>150883</v>
+        <v>140</v>
       </c>
       <c r="H72" t="str">
-        <v>kevinnichols</v>
+        <v>gary3232</v>
       </c>
       <c r="I72">
         <v>3</v>
       </c>
+      <c r="J72">
+        <v>3</v>
+      </c>
       <c r="K72">
-        <v>37</v>
+        <v>70</v>
+      </c>
+      <c r="L72">
+        <v>70</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
         <v>MA60</v>
       </c>
       <c r="B73" t="str">
-        <v>T1</v>
+        <v>2</v>
       </c>
       <c r="C73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D73" t="str">
-        <v>Gary erwin</v>
+        <v>Craig Beavers</v>
       </c>
       <c r="E73">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F73">
-        <v>37</v>
+        <v>142</v>
+      </c>
+      <c r="G73">
+        <v>277111</v>
       </c>
       <c r="H73" t="str">
-        <v>gary3232</v>
+        <v>craigbeavers</v>
       </c>
       <c r="I73">
         <v>3</v>
       </c>
+      <c r="J73">
+        <v>5</v>
+      </c>
       <c r="K73">
-        <v>37</v>
+        <v>70</v>
+      </c>
+      <c r="L73">
+        <v>72</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
         <v>MA60</v>
       </c>
       <c r="B74" t="str">
         <v>3</v>
       </c>
       <c r="C74">
         <v>3</v>
       </c>
       <c r="D74" t="str">
-        <v>Craig Beavers</v>
+        <v>Dave Palmer</v>
       </c>
       <c r="E74">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F74">
-        <v>35</v>
+        <v>144</v>
       </c>
       <c r="G74">
-        <v>277111</v>
+        <v>154915</v>
       </c>
       <c r="H74" t="str">
-        <v>craigbeavers</v>
+        <v>palm615</v>
       </c>
       <c r="I74">
-        <v>4</v>
+        <v>7</v>
+      </c>
+      <c r="J74">
+        <v>3</v>
       </c>
       <c r="K74">
-        <v>35</v>
+        <v>74</v>
+      </c>
+      <c r="L74">
+        <v>70</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
         <v>MA60</v>
       </c>
       <c r="B75" t="str">
         <v>4</v>
       </c>
       <c r="C75">
         <v>4</v>
       </c>
       <c r="D75" t="str">
-        <v>Dave Palmer</v>
+        <v>Kevin Nichols</v>
       </c>
       <c r="E75">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F75">
-        <v>36</v>
+        <v>146</v>
       </c>
       <c r="G75">
-        <v>154915</v>
+        <v>150883</v>
       </c>
       <c r="H75" t="str">
-        <v>palm615</v>
+        <v>kevinnichols</v>
       </c>
       <c r="I75">
-        <v>5</v>
+        <v>8</v>
+      </c>
+      <c r="J75">
+        <v>4</v>
       </c>
       <c r="K75">
-        <v>36</v>
+        <v>75</v>
+      </c>
+      <c r="L75">
+        <v>71</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
         <v>MA60</v>
       </c>
       <c r="B76" t="str">
-        <v>T5</v>
+        <v>5</v>
       </c>
       <c r="C76">
         <v>5</v>
       </c>
       <c r="D76" t="str">
-        <v>Mark Zielinski</v>
+        <v>Jeff anderson</v>
       </c>
       <c r="E76">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="F76">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>278973</v>
+        <v>152</v>
       </c>
       <c r="H76" t="str">
-        <v>mszcycling</v>
+        <v>bigturnover</v>
       </c>
       <c r="I76">
-        <v>6</v>
+        <v>7</v>
+      </c>
+      <c r="J76">
+        <v>11</v>
       </c>
       <c r="K76">
-        <v>37</v>
+        <v>74</v>
+      </c>
+      <c r="L76">
+        <v>78</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
         <v>MA60</v>
       </c>
       <c r="B77" t="str">
-        <v>T5</v>
+        <v>6</v>
       </c>
       <c r="C77">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D77" t="str">
-        <v>Mark Turley</v>
+        <v>Mark Zielinski</v>
       </c>
       <c r="E77">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="F77">
-        <v>40</v>
+        <v>159</v>
       </c>
       <c r="G77">
-        <v>104598</v>
+        <v>278973</v>
       </c>
       <c r="H77" t="str">
-        <v>mturley</v>
+        <v>mszcycling</v>
       </c>
       <c r="I77">
-        <v>6</v>
+        <v>13</v>
+      </c>
+      <c r="J77">
+        <v>12</v>
       </c>
       <c r="K77">
-        <v>40</v>
+        <v>80</v>
+      </c>
+      <c r="L77">
+        <v>79</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
         <v>MA60</v>
       </c>
       <c r="B78" t="str">
         <v>7</v>
       </c>
       <c r="C78">
         <v>7</v>
       </c>
       <c r="D78" t="str">
-        <v>Jeff anderson</v>
+        <v>Mark Turley</v>
       </c>
       <c r="E78">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="F78">
-        <v>38</v>
+        <v>161</v>
+      </c>
+      <c r="G78">
+        <v>104598</v>
       </c>
       <c r="H78" t="str">
-        <v>bigturnover</v>
+        <v>mturley</v>
       </c>
       <c r="I78">
-        <v>7</v>
+        <v>12</v>
+      </c>
+      <c r="J78">
+        <v>15</v>
       </c>
       <c r="K78">
-        <v>38</v>
+        <v>79</v>
+      </c>
+      <c r="L78">
+        <v>82</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
         <v>MA60</v>
       </c>
       <c r="B79" t="str">
         <v>8</v>
       </c>
       <c r="C79">
         <v>8</v>
       </c>
       <c r="D79" t="str">
         <v>Tim Sanders</v>
       </c>
       <c r="E79">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F79">
-        <v>42</v>
+        <v>162</v>
       </c>
       <c r="G79">
         <v>126741</v>
       </c>
       <c r="H79" t="str">
         <v>grunts</v>
       </c>
       <c r="I79">
-        <v>8</v>
+        <v>17</v>
+      </c>
+      <c r="J79">
+        <v>11</v>
       </c>
       <c r="K79">
-        <v>42</v>
+        <v>84</v>
+      </c>
+      <c r="L79">
+        <v>78</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>MA70</v>
       </c>
       <c r="B80" t="str">
         <v>1</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
       <c r="D80" t="str">
-        <v>Gary Livingston</v>
+        <v>Jim Miner</v>
       </c>
       <c r="E80">
         <v>-1</v>
       </c>
       <c r="F80">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>262078</v>
+        <v>133</v>
       </c>
       <c r="H80" t="str">
-        <v>garylivingston</v>
+        <v>jimminer</v>
       </c>
       <c r="I80">
+        <v>0</v>
+      </c>
+      <c r="J80">
         <v>-1</v>
       </c>
       <c r="K80">
-        <v>32</v>
+        <v>67</v>
+      </c>
+      <c r="L80">
+        <v>66</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
         <v>MA70</v>
       </c>
       <c r="B81" t="str">
         <v>2</v>
       </c>
       <c r="C81">
         <v>2</v>
       </c>
       <c r="D81" t="str">
-        <v>Jim Miner</v>
+        <v>Gary Livingston</v>
       </c>
       <c r="E81">
+        <v>2</v>
+      </c>
+      <c r="F81">
+        <v>136</v>
+      </c>
+      <c r="G81">
+        <v>262078</v>
+      </c>
+      <c r="H81" t="str">
+        <v>garylivingston</v>
+      </c>
+      <c r="I81">
+        <v>2</v>
+      </c>
+      <c r="J81">
         <v>0</v>
       </c>
-      <c r="F81">
-[...7 lines deleted...]
-      </c>
       <c r="K81">
-        <v>33</v>
+        <v>69</v>
+      </c>
+      <c r="L81">
+        <v>67</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
         <v>MA70</v>
       </c>
       <c r="B82" t="str">
         <v>3</v>
       </c>
       <c r="C82">
         <v>3</v>
       </c>
       <c r="D82" t="str">
-        <v xml:space="preserve">Eugene Fackler </v>
+        <v>Robert Burton</v>
       </c>
       <c r="E82">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F82">
-        <v>38</v>
+        <v>148</v>
       </c>
       <c r="G82">
-        <v>22103</v>
+        <v>28845</v>
       </c>
       <c r="H82" t="str">
-        <v>gene1932</v>
+        <v>bob11340</v>
       </c>
       <c r="I82">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J82">
+        <v>9</v>
       </c>
       <c r="K82">
-        <v>38</v>
+        <v>72</v>
+      </c>
+      <c r="L82">
+        <v>76</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v>MA70</v>
       </c>
       <c r="B83" t="str">
         <v>4</v>
       </c>
       <c r="C83">
         <v>4</v>
       </c>
       <c r="D83" t="str">
-        <v>Robert Burton</v>
+        <v>Bear Judge</v>
       </c>
       <c r="E83">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="F83">
-        <v>39</v>
+        <v>151</v>
       </c>
       <c r="G83">
-        <v>28845</v>
+        <v>34229</v>
       </c>
       <c r="H83" t="str">
-        <v>bob11340</v>
+        <v>discmaniac2</v>
       </c>
       <c r="I83">
+        <v>12</v>
+      </c>
+      <c r="J83">
         <v>5</v>
       </c>
       <c r="K83">
-        <v>39</v>
+        <v>79</v>
+      </c>
+      <c r="L83">
+        <v>72</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
         <v>MA70</v>
       </c>
       <c r="B84" t="str">
-        <v>T5</v>
+        <v>5</v>
       </c>
       <c r="C84">
         <v>5</v>
       </c>
       <c r="D84" t="str">
-        <v>Bryce Downey</v>
+        <v xml:space="preserve">Eugene Fackler </v>
       </c>
       <c r="E84">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F84">
-        <v>41</v>
+        <v>154</v>
       </c>
       <c r="G84">
-        <v>41126</v>
+        <v>22103</v>
       </c>
       <c r="H84" t="str">
-        <v>bryceoldf2019</v>
+        <v>gene1932</v>
       </c>
       <c r="I84">
-        <v>7</v>
+        <v>9</v>
+      </c>
+      <c r="J84">
+        <v>11</v>
       </c>
       <c r="K84">
-        <v>41</v>
+        <v>76</v>
+      </c>
+      <c r="L84">
+        <v>78</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
         <v>MA70</v>
       </c>
       <c r="B85" t="str">
-        <v>T5</v>
+        <v>6</v>
       </c>
       <c r="C85">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D85" t="str">
-        <v>Dan Haldeman</v>
+        <v>Bryce Downey</v>
       </c>
       <c r="E85">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="F85">
-        <v>41</v>
+        <v>157</v>
+      </c>
+      <c r="G85">
+        <v>41126</v>
       </c>
       <c r="H85" t="str">
-        <v>biglooper</v>
+        <v>bryceoldf2019</v>
       </c>
       <c r="I85">
-        <v>7</v>
+        <v>11</v>
+      </c>
+      <c r="J85">
+        <v>12</v>
       </c>
       <c r="K85">
-        <v>41</v>
+        <v>78</v>
+      </c>
+      <c r="L85">
+        <v>79</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
         <v>MA70</v>
       </c>
       <c r="B86" t="str">
         <v>7</v>
       </c>
       <c r="C86">
         <v>7</v>
       </c>
       <c r="D86" t="str">
         <v>Jeff Hale</v>
       </c>
       <c r="E86">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F86">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="G86">
         <v>239668</v>
       </c>
       <c r="H86" t="str">
         <v>steelee55</v>
       </c>
       <c r="I86">
-        <v>9</v>
+        <v>16</v>
+      </c>
+      <c r="J86">
+        <v>17</v>
       </c>
       <c r="K86">
-        <v>43</v>
+        <v>83</v>
+      </c>
+      <c r="L86">
+        <v>84</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
         <v>MA70</v>
       </c>
       <c r="B87" t="str">
         <v>8</v>
       </c>
       <c r="C87">
         <v>8</v>
       </c>
       <c r="D87" t="str">
-        <v>Bear Judge</v>
+        <v>Dan Haldeman</v>
       </c>
       <c r="E87">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="F87">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>34229</v>
+        <v>170</v>
       </c>
       <c r="H87" t="str">
-        <v>discmaniac2</v>
+        <v>biglooper</v>
       </c>
       <c r="I87">
-        <v>10</v>
+        <v>15</v>
+      </c>
+      <c r="J87">
+        <v>21</v>
       </c>
       <c r="K87">
-        <v>44</v>
+        <v>82</v>
+      </c>
+      <c r="L87">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:L87"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AF87"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8.83203125" customWidth="1"/>
     <col min="2" max="2" width="8.83203125" customWidth="1"/>
     <col min="3" max="3" width="12.83203125" customWidth="1"/>
     <col min="4" max="4" width="20.83203125" customWidth="1"/>
     <col min="5" max="5" width="20.83203125" customWidth="1"/>
     <col min="6" max="6" width="17.83203125" customWidth="1"/>
     <col min="7" max="7" width="11.83203125" customWidth="1"/>
     <col min="8" max="8" width="8.83203125" customWidth="1"/>
     <col min="9" max="9" width="20.83203125" customWidth="1"/>
@@ -3294,5684 +3815,16869 @@
       </c>
       <c r="AE1" t="str">
         <v>hole_21</v>
       </c>
       <c r="AF1" t="str">
         <v>hole_22</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>MPO</v>
       </c>
       <c r="B2" t="str">
         <v>1</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="str">
         <v>Jude Sweeny</v>
       </c>
       <c r="E2">
         <v>-5</v>
       </c>
       <c r="F2">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="G2">
         <v>194388</v>
       </c>
       <c r="H2" t="str">
         <v>judesweeny</v>
       </c>
       <c r="I2">
         <v>-5</v>
       </c>
       <c r="J2">
-        <v>34</v>
+        <v>62</v>
+      </c>
+      <c r="K2">
+        <v>3</v>
+      </c>
+      <c r="L2">
+        <v>2</v>
+      </c>
+      <c r="M2">
+        <v>3</v>
       </c>
       <c r="N2">
         <v>4</v>
       </c>
       <c r="O2">
         <v>3</v>
       </c>
       <c r="P2">
         <v>3</v>
       </c>
       <c r="Q2">
         <v>3</v>
       </c>
       <c r="R2">
         <v>3</v>
       </c>
       <c r="S2">
         <v>3</v>
       </c>
       <c r="T2">
         <v>2</v>
       </c>
       <c r="U2">
         <v>2</v>
       </c>
       <c r="V2">
         <v>2</v>
       </c>
       <c r="W2">
         <v>2</v>
       </c>
       <c r="X2">
         <v>3</v>
       </c>
       <c r="Y2">
         <v>2</v>
       </c>
       <c r="Z2">
         <v>2</v>
+      </c>
+      <c r="AA2">
+        <v>4</v>
+      </c>
+      <c r="AB2">
+        <v>3</v>
+      </c>
+      <c r="AC2">
+        <v>3</v>
+      </c>
+      <c r="AD2">
+        <v>3</v>
+      </c>
+      <c r="AE2">
+        <v>3</v>
+      </c>
+      <c r="AF2">
+        <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>MPO</v>
       </c>
       <c r="B3" t="str">
         <v>2</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="str">
-        <v>Jesse Wuori</v>
+        <v xml:space="preserve">Erik Ventura </v>
       </c>
       <c r="E3">
         <v>-4</v>
       </c>
       <c r="F3">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="H3" t="str">
-        <v>jessewuori</v>
+        <v>erikventura</v>
       </c>
       <c r="I3">
         <v>-4</v>
       </c>
       <c r="J3">
-        <v>35</v>
+        <v>63</v>
+      </c>
+      <c r="K3">
+        <v>4</v>
+      </c>
+      <c r="L3">
+        <v>3</v>
+      </c>
+      <c r="M3">
+        <v>4</v>
+      </c>
+      <c r="N3">
+        <v>3</v>
       </c>
       <c r="O3">
         <v>4</v>
       </c>
       <c r="P3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R3">
         <v>2</v>
       </c>
       <c r="S3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="T3">
         <v>2</v>
       </c>
       <c r="U3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="V3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W3">
         <v>2</v>
       </c>
       <c r="X3">
         <v>3</v>
       </c>
       <c r="Y3">
         <v>2</v>
       </c>
       <c r="Z3">
         <v>2</v>
       </c>
       <c r="AA3">
+        <v>2</v>
+      </c>
+      <c r="AB3">
+        <v>3</v>
+      </c>
+      <c r="AC3">
+        <v>4</v>
+      </c>
+      <c r="AD3">
+        <v>2</v>
+      </c>
+      <c r="AE3">
+        <v>3</v>
+      </c>
+      <c r="AF3">
         <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>MPO</v>
       </c>
       <c r="B4" t="str">
         <v>3</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4" t="str">
-        <v xml:space="preserve">Erik Ventura </v>
+        <v>Jesse Wuori</v>
       </c>
       <c r="E4">
         <v>-3</v>
       </c>
       <c r="F4">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="H4" t="str">
-        <v>erikventura</v>
+        <v>jessewuori</v>
       </c>
       <c r="I4">
         <v>-3</v>
       </c>
       <c r="J4">
-        <v>36</v>
+        <v>64</v>
+      </c>
+      <c r="K4">
+        <v>4</v>
+      </c>
+      <c r="L4">
+        <v>3</v>
       </c>
       <c r="M4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N4">
         <v>3</v>
       </c>
       <c r="O4">
         <v>4</v>
       </c>
       <c r="P4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R4">
         <v>2</v>
       </c>
       <c r="S4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T4">
         <v>2</v>
       </c>
       <c r="U4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="V4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W4">
         <v>2</v>
       </c>
       <c r="X4">
         <v>3</v>
       </c>
       <c r="Y4">
         <v>2</v>
+      </c>
+      <c r="Z4">
+        <v>2</v>
+      </c>
+      <c r="AA4">
+        <v>4</v>
+      </c>
+      <c r="AB4">
+        <v>3</v>
+      </c>
+      <c r="AC4">
+        <v>4</v>
+      </c>
+      <c r="AD4">
+        <v>3</v>
+      </c>
+      <c r="AE4">
+        <v>3</v>
+      </c>
+      <c r="AF4">
+        <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>MPO</v>
       </c>
       <c r="B5" t="str">
         <v>4</v>
       </c>
       <c r="C5">
         <v>4</v>
       </c>
       <c r="D5" t="str">
         <v>Tyler Knapp</v>
       </c>
       <c r="E5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F5">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="H5" t="str">
         <v>tknapp541</v>
       </c>
       <c r="I5">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J5">
-        <v>38</v>
+        <v>67</v>
+      </c>
+      <c r="K5">
+        <v>3</v>
+      </c>
+      <c r="L5">
+        <v>3</v>
       </c>
       <c r="M5">
         <v>5</v>
       </c>
       <c r="N5">
         <v>3</v>
       </c>
       <c r="O5">
         <v>4</v>
       </c>
       <c r="P5">
         <v>2</v>
       </c>
       <c r="Q5">
         <v>3</v>
       </c>
       <c r="R5">
         <v>2</v>
       </c>
       <c r="S5">
         <v>2</v>
       </c>
       <c r="T5">
         <v>3</v>
       </c>
       <c r="U5">
         <v>2</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5">
         <v>4</v>
       </c>
       <c r="X5">
         <v>3</v>
       </c>
       <c r="Y5">
+        <v>3</v>
+      </c>
+      <c r="Z5">
+        <v>3</v>
+      </c>
+      <c r="AA5">
+        <v>4</v>
+      </c>
+      <c r="AB5">
+        <v>3</v>
+      </c>
+      <c r="AC5">
+        <v>4</v>
+      </c>
+      <c r="AD5">
+        <v>3</v>
+      </c>
+      <c r="AE5">
+        <v>3</v>
+      </c>
+      <c r="AF5">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>FPO</v>
       </c>
       <c r="B6" t="str">
         <v>1</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="str">
         <v>Dr. Jekyll and Mr. Hyde - Kim</v>
       </c>
       <c r="E6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F6">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="H6" t="str">
         <v>halseyk</v>
       </c>
       <c r="I6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J6">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="K6">
         <v>6</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
         <v>5</v>
       </c>
       <c r="N6">
         <v>3</v>
       </c>
       <c r="O6">
         <v>3</v>
       </c>
       <c r="P6">
         <v>3</v>
       </c>
       <c r="Q6">
         <v>4</v>
       </c>
       <c r="R6">
         <v>4</v>
       </c>
       <c r="S6">
         <v>4</v>
       </c>
       <c r="T6">
         <v>3</v>
       </c>
       <c r="U6">
         <v>2</v>
       </c>
       <c r="V6">
         <v>3</v>
+      </c>
+      <c r="W6">
+        <v>2</v>
+      </c>
+      <c r="X6">
+        <v>4</v>
+      </c>
+      <c r="Y6">
+        <v>3</v>
+      </c>
+      <c r="Z6">
+        <v>3</v>
+      </c>
+      <c r="AA6">
+        <v>4</v>
+      </c>
+      <c r="AB6">
+        <v>3</v>
+      </c>
+      <c r="AC6">
+        <v>3</v>
+      </c>
+      <c r="AD6">
+        <v>3</v>
+      </c>
+      <c r="AE6">
+        <v>5</v>
       </c>
       <c r="AF6">
         <v>4</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>MA1</v>
       </c>
       <c r="B7" t="str">
         <v>1</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="str">
         <v>Levi Ebersole</v>
       </c>
       <c r="E7">
-        <v>-6</v>
+        <v>-8</v>
       </c>
       <c r="F7">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="G7">
         <v>186189</v>
       </c>
       <c r="H7" t="str">
         <v>levieber</v>
       </c>
       <c r="I7">
-        <v>-6</v>
+        <v>-8</v>
       </c>
       <c r="J7">
-        <v>27</v>
+        <v>59</v>
+      </c>
+      <c r="K7">
+        <v>4</v>
+      </c>
+      <c r="L7">
+        <v>3</v>
+      </c>
+      <c r="M7">
+        <v>4</v>
+      </c>
+      <c r="N7">
+        <v>2</v>
+      </c>
+      <c r="O7">
+        <v>3</v>
+      </c>
+      <c r="P7">
+        <v>2</v>
+      </c>
+      <c r="Q7">
+        <v>3</v>
+      </c>
+      <c r="R7">
+        <v>2</v>
+      </c>
+      <c r="S7">
+        <v>3</v>
+      </c>
+      <c r="T7">
+        <v>3</v>
+      </c>
+      <c r="U7">
+        <v>3</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7">
         <v>2</v>
       </c>
       <c r="X7">
         <v>2</v>
       </c>
       <c r="Y7">
         <v>3</v>
       </c>
       <c r="Z7">
         <v>3</v>
       </c>
       <c r="AA7">
         <v>2</v>
       </c>
       <c r="AB7">
         <v>3</v>
       </c>
       <c r="AC7">
         <v>3</v>
       </c>
       <c r="AD7">
         <v>2</v>
       </c>
       <c r="AE7">
         <v>2</v>
       </c>
       <c r="AF7">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>MA1</v>
       </c>
       <c r="B8" t="str">
         <v>2</v>
       </c>
       <c r="C8">
         <v>2</v>
       </c>
       <c r="D8" t="str">
-        <v>Jonathan Jones</v>
+        <v>Andrew sharp</v>
       </c>
       <c r="E8">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="F8">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="G8">
-        <v>209549</v>
+        <v>255909</v>
       </c>
       <c r="H8" t="str">
-        <v>brokenparadigm</v>
+        <v>asharp9</v>
       </c>
       <c r="I8">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="J8">
-        <v>35</v>
+        <v>60</v>
+      </c>
+      <c r="K8">
+        <v>3</v>
+      </c>
+      <c r="L8">
+        <v>2</v>
+      </c>
+      <c r="M8">
+        <v>3</v>
       </c>
       <c r="N8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P8">
         <v>3</v>
       </c>
       <c r="Q8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R8">
         <v>3</v>
       </c>
       <c r="S8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="U8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V8">
         <v>2</v>
       </c>
       <c r="W8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="X8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y8">
         <v>2</v>
       </c>
       <c r="Z8">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="AA8">
+        <v>2</v>
+      </c>
+      <c r="AB8">
+        <v>4</v>
+      </c>
+      <c r="AC8">
+        <v>3</v>
+      </c>
+      <c r="AD8">
+        <v>2</v>
+      </c>
+      <c r="AE8">
+        <v>2</v>
+      </c>
+      <c r="AF8">
+        <v>3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>MA1</v>
       </c>
       <c r="B9" t="str">
-        <v>T3</v>
+        <v>3</v>
       </c>
       <c r="C9">
         <v>3</v>
       </c>
       <c r="D9" t="str">
-        <v>Andrew sharp</v>
+        <v>James Bedolla</v>
       </c>
       <c r="E9">
         <v>-2</v>
       </c>
       <c r="F9">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="G9">
-        <v>255909</v>
+        <v>170345</v>
       </c>
       <c r="H9" t="str">
-        <v>asharp9</v>
+        <v>jaymesb</v>
       </c>
       <c r="I9">
         <v>-2</v>
       </c>
       <c r="J9">
-        <v>34</v>
+        <v>65</v>
+      </c>
+      <c r="K9">
+        <v>4</v>
+      </c>
+      <c r="L9">
+        <v>3</v>
+      </c>
+      <c r="M9">
+        <v>3</v>
+      </c>
+      <c r="N9">
+        <v>3</v>
+      </c>
+      <c r="O9">
+        <v>3</v>
+      </c>
+      <c r="P9">
+        <v>3</v>
+      </c>
+      <c r="Q9">
+        <v>4</v>
       </c>
       <c r="R9">
         <v>3</v>
       </c>
       <c r="S9">
         <v>4</v>
       </c>
       <c r="T9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="U9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V9">
         <v>2</v>
       </c>
       <c r="W9">
         <v>2</v>
       </c>
       <c r="X9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y9">
         <v>2</v>
       </c>
       <c r="Z9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AA9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AB9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC9">
+        <v>3</v>
+      </c>
+      <c r="AD9">
+        <v>3</v>
+      </c>
+      <c r="AE9">
+        <v>3</v>
+      </c>
+      <c r="AF9">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>MA1</v>
       </c>
       <c r="B10" t="str">
-        <v>T3</v>
+        <v>T4</v>
       </c>
       <c r="C10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D10" t="str">
         <v xml:space="preserve"> Andrew Sweeny </v>
       </c>
       <c r="E10">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F10">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="G10">
         <v>194390</v>
       </c>
       <c r="H10" t="str">
         <v>sweeny327</v>
       </c>
       <c r="I10">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J10">
-        <v>37</v>
+        <v>66</v>
+      </c>
+      <c r="K10">
+        <v>3</v>
+      </c>
+      <c r="L10">
+        <v>3</v>
+      </c>
+      <c r="M10">
+        <v>4</v>
       </c>
       <c r="N10">
         <v>4</v>
       </c>
       <c r="O10">
         <v>3</v>
       </c>
       <c r="P10">
         <v>2</v>
       </c>
       <c r="Q10">
         <v>3</v>
       </c>
       <c r="R10">
         <v>3</v>
       </c>
       <c r="S10">
         <v>3</v>
       </c>
       <c r="T10">
         <v>3</v>
       </c>
       <c r="U10">
         <v>3</v>
       </c>
       <c r="V10">
         <v>2</v>
       </c>
       <c r="W10">
         <v>2</v>
       </c>
       <c r="X10">
         <v>3</v>
       </c>
       <c r="Y10">
         <v>3</v>
       </c>
       <c r="Z10">
+        <v>3</v>
+      </c>
+      <c r="AA10">
+        <v>2</v>
+      </c>
+      <c r="AB10">
+        <v>3</v>
+      </c>
+      <c r="AC10">
+        <v>4</v>
+      </c>
+      <c r="AD10">
+        <v>2</v>
+      </c>
+      <c r="AE10">
+        <v>5</v>
+      </c>
+      <c r="AF10">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>MA1</v>
       </c>
       <c r="B11" t="str">
-        <v>T5</v>
+        <v>T4</v>
       </c>
       <c r="C11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D11" t="str">
-        <v>James Bedolla</v>
+        <v>Jonathan Jones</v>
       </c>
       <c r="E11">
         <v>-1</v>
       </c>
       <c r="F11">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="G11">
-        <v>170345</v>
+        <v>209549</v>
       </c>
       <c r="H11" t="str">
-        <v>jaymesb</v>
+        <v>brokenparadigm</v>
       </c>
       <c r="I11">
         <v>-1</v>
       </c>
       <c r="J11">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="K11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L11">
         <v>3</v>
       </c>
+      <c r="M11">
+        <v>3</v>
+      </c>
+      <c r="N11">
+        <v>4</v>
+      </c>
+      <c r="O11">
+        <v>2</v>
+      </c>
+      <c r="P11">
+        <v>3</v>
+      </c>
+      <c r="Q11">
+        <v>3</v>
+      </c>
+      <c r="R11">
+        <v>3</v>
+      </c>
+      <c r="S11">
+        <v>3</v>
+      </c>
+      <c r="T11">
+        <v>2</v>
+      </c>
+      <c r="U11">
+        <v>3</v>
+      </c>
+      <c r="V11">
+        <v>2</v>
+      </c>
+      <c r="W11">
+        <v>3</v>
+      </c>
+      <c r="X11">
+        <v>3</v>
+      </c>
       <c r="Y11">
         <v>2</v>
       </c>
       <c r="Z11">
         <v>2</v>
       </c>
       <c r="AA11">
         <v>4</v>
       </c>
       <c r="AB11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD11">
         <v>3</v>
       </c>
       <c r="AE11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AF11">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>MA1</v>
       </c>
       <c r="B12" t="str">
-        <v>T5</v>
+        <v>6</v>
       </c>
       <c r="C12">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D12" t="str">
-        <v xml:space="preserve">Simon Dudenhoefer </v>
+        <v>Calvin Otjen</v>
       </c>
       <c r="E12">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>32</v>
+        <v>68</v>
+      </c>
+      <c r="G12">
+        <v>88562</v>
       </c>
       <c r="H12" t="str">
-        <v>simondude</v>
+        <v>chasinchainscal</v>
       </c>
       <c r="I12">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J12">
-        <v>32</v>
+        <v>68</v>
+      </c>
+      <c r="K12">
+        <v>4</v>
+      </c>
+      <c r="L12">
+        <v>3</v>
+      </c>
+      <c r="M12">
+        <v>3</v>
+      </c>
+      <c r="N12">
+        <v>3</v>
+      </c>
+      <c r="O12">
+        <v>3</v>
+      </c>
+      <c r="P12">
+        <v>2</v>
+      </c>
+      <c r="Q12">
+        <v>3</v>
+      </c>
+      <c r="R12">
+        <v>3</v>
+      </c>
+      <c r="S12">
+        <v>4</v>
+      </c>
+      <c r="T12">
+        <v>3</v>
       </c>
       <c r="U12">
         <v>2</v>
       </c>
       <c r="V12">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X12">
         <v>3</v>
       </c>
       <c r="Y12">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Z12">
         <v>3</v>
       </c>
       <c r="AA12">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AB12">
         <v>3</v>
       </c>
       <c r="AC12">
         <v>4</v>
       </c>
       <c r="AD12">
         <v>2</v>
       </c>
       <c r="AE12">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="AF12">
+        <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>MA1</v>
       </c>
       <c r="B13" t="str">
         <v>7</v>
       </c>
       <c r="C13">
         <v>7</v>
       </c>
       <c r="D13" t="str">
-        <v>Calvin Otjen</v>
+        <v>Cole Stover</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F13">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="G13">
-        <v>88562</v>
+        <v>129473</v>
       </c>
       <c r="H13" t="str">
-        <v>chasinchainscal</v>
+        <v>coles4</v>
       </c>
       <c r="I13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J13">
-        <v>39</v>
+        <v>70</v>
+      </c>
+      <c r="K13">
+        <v>6</v>
+      </c>
+      <c r="L13">
+        <v>2</v>
+      </c>
+      <c r="M13">
+        <v>3</v>
       </c>
       <c r="N13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P13">
         <v>2</v>
       </c>
       <c r="Q13">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R13">
         <v>3</v>
       </c>
       <c r="S13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U13">
         <v>2</v>
       </c>
       <c r="V13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="X13">
         <v>3</v>
       </c>
       <c r="Y13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Z13">
         <v>3</v>
+      </c>
+      <c r="AA13">
+        <v>2</v>
+      </c>
+      <c r="AB13">
+        <v>3</v>
+      </c>
+      <c r="AC13">
+        <v>4</v>
+      </c>
+      <c r="AD13">
+        <v>2</v>
+      </c>
+      <c r="AE13">
+        <v>4</v>
+      </c>
+      <c r="AF13">
+        <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>MA1</v>
       </c>
       <c r="B14" t="str">
         <v>8</v>
       </c>
       <c r="C14">
         <v>8</v>
       </c>
       <c r="D14" t="str">
-        <v>Ben Dudenhoefer</v>
+        <v xml:space="preserve">Simon Dudenhoefer </v>
       </c>
       <c r="E14">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F14">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="H14" t="str">
-        <v>bendudenhoefer</v>
+        <v>simondude</v>
       </c>
       <c r="I14">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J14">
-        <v>34</v>
+        <v>71</v>
+      </c>
+      <c r="K14">
+        <v>5</v>
+      </c>
+      <c r="L14">
+        <v>2</v>
+      </c>
+      <c r="M14">
+        <v>3</v>
+      </c>
+      <c r="N14">
+        <v>3</v>
+      </c>
+      <c r="O14">
+        <v>3</v>
+      </c>
+      <c r="P14">
+        <v>4</v>
+      </c>
+      <c r="Q14">
+        <v>5</v>
+      </c>
+      <c r="R14">
+        <v>3</v>
+      </c>
+      <c r="S14">
+        <v>4</v>
+      </c>
+      <c r="T14">
+        <v>4</v>
       </c>
       <c r="U14">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V14">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W14">
         <v>3</v>
       </c>
       <c r="X14">
         <v>3</v>
       </c>
       <c r="Y14">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Z14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AA14">
         <v>4</v>
       </c>
       <c r="AB14">
         <v>3</v>
       </c>
       <c r="AC14">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AD14">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AE14">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="AF14">
+        <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>MA1</v>
       </c>
       <c r="B15" t="str">
         <v>9</v>
       </c>
       <c r="C15">
         <v>9</v>
       </c>
       <c r="D15" t="str">
-        <v>Cole Stover</v>
+        <v>Brody Michael Moser</v>
       </c>
       <c r="E15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F15">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="G15">
-        <v>129473</v>
+        <v>296167</v>
       </c>
       <c r="H15" t="str">
-        <v>coles4</v>
+        <v>discahaulic</v>
       </c>
       <c r="I15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J15">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="K15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L15">
         <v>2</v>
       </c>
       <c r="M15">
         <v>3</v>
       </c>
+      <c r="N15">
+        <v>2</v>
+      </c>
+      <c r="O15">
+        <v>7</v>
+      </c>
+      <c r="P15">
+        <v>2</v>
+      </c>
+      <c r="Q15">
+        <v>3</v>
+      </c>
+      <c r="R15">
+        <v>2</v>
+      </c>
+      <c r="S15">
+        <v>5</v>
+      </c>
+      <c r="T15">
+        <v>3</v>
+      </c>
+      <c r="U15">
+        <v>4</v>
+      </c>
+      <c r="V15">
+        <v>2</v>
+      </c>
+      <c r="W15">
+        <v>2</v>
+      </c>
+      <c r="X15">
+        <v>3</v>
+      </c>
+      <c r="Y15">
+        <v>3</v>
+      </c>
       <c r="Z15">
         <v>3</v>
       </c>
       <c r="AA15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AB15">
         <v>3</v>
       </c>
       <c r="AC15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AD15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AE15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AF15">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>MA1</v>
       </c>
       <c r="B16" t="str">
         <v>10</v>
       </c>
       <c r="C16">
         <v>10</v>
       </c>
       <c r="D16" t="str">
-        <v>Brody Michael Moser</v>
+        <v>Ben Dudenhoefer</v>
       </c>
       <c r="E16">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F16">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>296167</v>
+        <v>76</v>
       </c>
       <c r="H16" t="str">
-        <v>discahaulic</v>
+        <v>bendudenhoefer</v>
       </c>
       <c r="I16">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J16">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="K16">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="L16">
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="M16">
+        <v>4</v>
+      </c>
+      <c r="N16">
+        <v>4</v>
+      </c>
+      <c r="O16">
+        <v>5</v>
+      </c>
+      <c r="P16">
+        <v>3</v>
+      </c>
+      <c r="Q16">
+        <v>3</v>
+      </c>
+      <c r="R16">
+        <v>2</v>
+      </c>
+      <c r="S16">
+        <v>6</v>
+      </c>
+      <c r="T16">
+        <v>3</v>
+      </c>
+      <c r="U16">
+        <v>3</v>
+      </c>
+      <c r="V16">
+        <v>4</v>
+      </c>
+      <c r="W16">
+        <v>3</v>
+      </c>
+      <c r="X16">
+        <v>3</v>
       </c>
       <c r="Y16">
         <v>3</v>
       </c>
       <c r="Z16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AA16">
         <v>4</v>
       </c>
       <c r="AB16">
         <v>3</v>
       </c>
       <c r="AC16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AD16">
         <v>3</v>
       </c>
       <c r="AE16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AF16">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>MA1</v>
       </c>
       <c r="B17" t="str">
         <v>11</v>
       </c>
       <c r="C17">
         <v>11</v>
       </c>
       <c r="D17" t="str">
         <v>Philip Dudenhoefer</v>
       </c>
       <c r="E17">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F17">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="G17">
         <v>171810</v>
       </c>
       <c r="H17" t="str">
         <v>philipdude</v>
       </c>
       <c r="I17">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J17">
-        <v>37</v>
+        <v>79</v>
+      </c>
+      <c r="K17">
+        <v>5</v>
+      </c>
+      <c r="L17">
+        <v>4</v>
+      </c>
+      <c r="M17">
+        <v>4</v>
+      </c>
+      <c r="N17">
+        <v>3</v>
+      </c>
+      <c r="O17">
+        <v>4</v>
+      </c>
+      <c r="P17">
+        <v>3</v>
+      </c>
+      <c r="Q17">
+        <v>5</v>
+      </c>
+      <c r="R17">
+        <v>3</v>
+      </c>
+      <c r="S17">
+        <v>5</v>
+      </c>
+      <c r="T17">
+        <v>2</v>
       </c>
       <c r="U17">
         <v>3</v>
       </c>
       <c r="V17">
         <v>3</v>
       </c>
       <c r="W17">
         <v>3</v>
       </c>
       <c r="X17">
         <v>3</v>
       </c>
       <c r="Y17">
         <v>3</v>
       </c>
       <c r="Z17">
         <v>4</v>
       </c>
       <c r="AA17">
         <v>4</v>
       </c>
       <c r="AB17">
         <v>5</v>
       </c>
       <c r="AC17">
         <v>4</v>
       </c>
       <c r="AD17">
         <v>2</v>
       </c>
       <c r="AE17">
         <v>3</v>
+      </c>
+      <c r="AF17">
+        <v>4</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>MA2</v>
       </c>
       <c r="B18" t="str">
         <v>1</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="str">
-        <v>Sam Storrs</v>
+        <v>Kris Leytem</v>
       </c>
       <c r="E18">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="F18">
-        <v>38</v>
+        <v>64</v>
+      </c>
+      <c r="G18">
+        <v>207077</v>
       </c>
       <c r="H18" t="str">
-        <v>samuelstorrs</v>
+        <v>maybefazy</v>
       </c>
       <c r="I18">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J18">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="K18">
         <v>3</v>
       </c>
       <c r="L18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N18">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P18">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q18">
         <v>2</v>
       </c>
       <c r="R18">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="U18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V18">
         <v>2</v>
       </c>
+      <c r="W18">
+        <v>3</v>
+      </c>
+      <c r="X18">
+        <v>3</v>
+      </c>
+      <c r="Y18">
+        <v>3</v>
+      </c>
+      <c r="Z18">
+        <v>3</v>
+      </c>
+      <c r="AA18">
+        <v>2</v>
+      </c>
+      <c r="AB18">
+        <v>3</v>
+      </c>
+      <c r="AC18">
+        <v>3</v>
+      </c>
+      <c r="AD18">
+        <v>2</v>
+      </c>
+      <c r="AE18">
+        <v>3</v>
+      </c>
       <c r="AF18">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>MA2</v>
       </c>
       <c r="B19" t="str">
         <v>2</v>
       </c>
       <c r="C19">
         <v>2</v>
       </c>
       <c r="D19" t="str">
-        <v>Kris Leytem</v>
+        <v>Sam Storrs</v>
       </c>
       <c r="E19">
         <v>-1</v>
       </c>
       <c r="F19">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>207077</v>
+        <v>66</v>
       </c>
       <c r="H19" t="str">
-        <v>maybefazy</v>
+        <v>samuelstorrs</v>
       </c>
       <c r="I19">
         <v>-1</v>
       </c>
       <c r="J19">
-        <v>38</v>
+        <v>66</v>
+      </c>
+      <c r="K19">
+        <v>3</v>
       </c>
       <c r="L19">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M19">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O19">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="P19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q19">
         <v>2</v>
       </c>
       <c r="R19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S19">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T19">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="U19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V19">
         <v>2</v>
       </c>
       <c r="W19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X19">
+        <v>3</v>
+      </c>
+      <c r="Y19">
+        <v>3</v>
+      </c>
+      <c r="Z19">
+        <v>2</v>
+      </c>
+      <c r="AA19">
+        <v>4</v>
+      </c>
+      <c r="AB19">
+        <v>3</v>
+      </c>
+      <c r="AC19">
+        <v>3</v>
+      </c>
+      <c r="AD19">
+        <v>3</v>
+      </c>
+      <c r="AE19">
+        <v>3</v>
+      </c>
+      <c r="AF19">
         <v>3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>MA2</v>
       </c>
       <c r="B20" t="str">
-        <v>T3</v>
+        <v>3</v>
       </c>
       <c r="C20">
         <v>3</v>
       </c>
       <c r="D20" t="str">
         <v>Steve Walters</v>
       </c>
       <c r="E20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F20">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="H20" t="str">
         <v>iskisew</v>
       </c>
       <c r="I20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J20">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="K20">
         <v>5</v>
       </c>
       <c r="L20">
         <v>3</v>
       </c>
       <c r="M20">
         <v>4</v>
       </c>
       <c r="N20">
         <v>1</v>
       </c>
       <c r="O20">
         <v>4</v>
       </c>
       <c r="P20">
         <v>4</v>
       </c>
       <c r="Q20">
         <v>2</v>
+      </c>
+      <c r="R20">
+        <v>4</v>
+      </c>
+      <c r="S20">
+        <v>3</v>
+      </c>
+      <c r="T20">
+        <v>3</v>
+      </c>
+      <c r="U20">
+        <v>3</v>
+      </c>
+      <c r="V20">
+        <v>3</v>
+      </c>
+      <c r="W20">
+        <v>2</v>
+      </c>
+      <c r="X20">
+        <v>3</v>
+      </c>
+      <c r="Y20">
+        <v>2</v>
+      </c>
+      <c r="Z20">
+        <v>2</v>
+      </c>
+      <c r="AA20">
+        <v>4</v>
+      </c>
+      <c r="AB20">
+        <v>3</v>
       </c>
       <c r="AC20">
         <v>3</v>
       </c>
       <c r="AD20">
         <v>3</v>
       </c>
       <c r="AE20">
         <v>3</v>
       </c>
       <c r="AF20">
         <v>4</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>MA2</v>
       </c>
       <c r="B21" t="str">
-        <v>T3</v>
+        <v>4</v>
       </c>
       <c r="C21">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D21" t="str">
-        <v>Craig Jensen</v>
+        <v>Caleb Oesch</v>
       </c>
       <c r="E21">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F21">
-        <v>42</v>
+        <v>72</v>
+      </c>
+      <c r="G21">
+        <v>193506</v>
       </c>
       <c r="H21" t="str">
-        <v>canadiac73</v>
+        <v>caleboesch</v>
       </c>
       <c r="I21">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J21">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="K21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L21">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M21">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N21">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O21">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="P21">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Q21">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="R21">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="S21">
         <v>3</v>
       </c>
       <c r="T21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="U21">
         <v>3</v>
       </c>
       <c r="V21">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="W21">
+        <v>3</v>
+      </c>
+      <c r="X21">
+        <v>3</v>
+      </c>
+      <c r="Y21">
+        <v>3</v>
+      </c>
+      <c r="Z21">
+        <v>2</v>
+      </c>
+      <c r="AA21">
+        <v>4</v>
+      </c>
+      <c r="AB21">
+        <v>3</v>
+      </c>
+      <c r="AC21">
+        <v>3</v>
+      </c>
+      <c r="AD21">
+        <v>3</v>
+      </c>
+      <c r="AE21">
+        <v>4</v>
       </c>
       <c r="AF21">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>MA2</v>
       </c>
       <c r="B22" t="str">
         <v>5</v>
       </c>
       <c r="C22">
         <v>5</v>
       </c>
       <c r="D22" t="str">
-        <v>Caleb Oesch</v>
+        <v>Craig Jensen</v>
       </c>
       <c r="E22">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F22">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>193506</v>
+        <v>74</v>
       </c>
       <c r="H22" t="str">
-        <v>caleboesch</v>
+        <v>canadiac73</v>
       </c>
       <c r="I22">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J22">
-        <v>36</v>
+        <v>74</v>
+      </c>
+      <c r="K22">
+        <v>5</v>
+      </c>
+      <c r="L22">
+        <v>2</v>
+      </c>
+      <c r="M22">
+        <v>4</v>
+      </c>
+      <c r="N22">
+        <v>4</v>
+      </c>
+      <c r="O22">
+        <v>4</v>
+      </c>
+      <c r="P22">
+        <v>4</v>
+      </c>
+      <c r="Q22">
+        <v>2</v>
+      </c>
+      <c r="R22">
+        <v>2</v>
+      </c>
+      <c r="S22">
+        <v>3</v>
+      </c>
+      <c r="T22">
+        <v>3</v>
+      </c>
+      <c r="U22">
+        <v>3</v>
       </c>
       <c r="V22">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W22">
         <v>3</v>
       </c>
       <c r="X22">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y22">
         <v>3</v>
       </c>
       <c r="Z22">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AA22">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AB22">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AC22">
         <v>3</v>
       </c>
       <c r="AD22">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AE22">
         <v>4</v>
       </c>
       <c r="AF22">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>MA2</v>
       </c>
       <c r="B23" t="str">
-        <v>T6</v>
+        <v>6</v>
       </c>
       <c r="C23">
         <v>6</v>
       </c>
       <c r="D23" t="str">
-        <v>Cypress Windwood</v>
+        <v>Ross Lockhart</v>
       </c>
       <c r="E23">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F23">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="H23" t="str">
-        <v>cypresswindwood</v>
+        <v>rosslockhart</v>
       </c>
       <c r="I23">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J23">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="K23">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L23">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M23">
         <v>4</v>
       </c>
       <c r="N23">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O23">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P23">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q23">
         <v>4</v>
       </c>
+      <c r="R23">
+        <v>2</v>
+      </c>
+      <c r="S23">
+        <v>4</v>
+      </c>
+      <c r="T23">
+        <v>5</v>
+      </c>
+      <c r="U23">
+        <v>2</v>
+      </c>
+      <c r="V23">
+        <v>3</v>
+      </c>
+      <c r="W23">
+        <v>3</v>
+      </c>
+      <c r="X23">
+        <v>3</v>
+      </c>
+      <c r="Y23">
+        <v>3</v>
+      </c>
+      <c r="Z23">
+        <v>4</v>
+      </c>
+      <c r="AA23">
+        <v>4</v>
+      </c>
+      <c r="AB23">
+        <v>3</v>
+      </c>
       <c r="AC23">
         <v>3</v>
       </c>
       <c r="AD23">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AE23">
         <v>3</v>
       </c>
       <c r="AF23">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>MA2</v>
       </c>
       <c r="B24" t="str">
-        <v>T6</v>
+        <v>7</v>
       </c>
       <c r="C24">
+        <v>7</v>
+      </c>
+      <c r="D24" t="str">
+        <v>Cypress Windwood</v>
+      </c>
+      <c r="E24">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>78</v>
+      </c>
+      <c r="H24" t="str">
+        <v>cypresswindwood</v>
+      </c>
+      <c r="I24">
+        <v>11</v>
+      </c>
+      <c r="J24">
+        <v>78</v>
+      </c>
+      <c r="K24">
         <v>6</v>
       </c>
-      <c r="D24" t="str">
-[...16 lines deleted...]
-      </c>
       <c r="L24">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M24">
         <v>4</v>
       </c>
       <c r="N24">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O24">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P24">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Q24">
         <v>4</v>
       </c>
       <c r="R24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S24">
         <v>4</v>
       </c>
       <c r="T24">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="U24">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="V24">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W24">
         <v>3</v>
       </c>
       <c r="X24">
+        <v>4</v>
+      </c>
+      <c r="Y24">
+        <v>3</v>
+      </c>
+      <c r="Z24">
+        <v>3</v>
+      </c>
+      <c r="AA24">
+        <v>4</v>
+      </c>
+      <c r="AB24">
+        <v>4</v>
+      </c>
+      <c r="AC24">
+        <v>3</v>
+      </c>
+      <c r="AD24">
+        <v>3</v>
+      </c>
+      <c r="AE24">
+        <v>3</v>
+      </c>
+      <c r="AF24">
         <v>3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>MA2</v>
       </c>
       <c r="B25" t="str">
         <v>8</v>
       </c>
       <c r="C25">
         <v>8</v>
       </c>
       <c r="D25" t="str">
         <v>Jeff Harper</v>
       </c>
       <c r="E25">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F25">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H25" t="str">
         <v>freedom541</v>
       </c>
       <c r="I25">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="J25">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="K25">
         <v>4</v>
       </c>
       <c r="L25">
         <v>3</v>
       </c>
       <c r="M25">
         <v>4</v>
       </c>
       <c r="N25">
         <v>5</v>
+      </c>
+      <c r="O25">
+        <v>6</v>
+      </c>
+      <c r="P25">
+        <v>4</v>
+      </c>
+      <c r="Q25">
+        <v>3</v>
+      </c>
+      <c r="R25">
+        <v>2</v>
+      </c>
+      <c r="S25">
+        <v>4</v>
+      </c>
+      <c r="T25">
+        <v>3</v>
+      </c>
+      <c r="U25">
+        <v>4</v>
+      </c>
+      <c r="V25">
+        <v>2</v>
+      </c>
+      <c r="W25">
+        <v>4</v>
+      </c>
+      <c r="X25">
+        <v>4</v>
+      </c>
+      <c r="Y25">
+        <v>2</v>
+      </c>
+      <c r="Z25">
+        <v>3</v>
       </c>
       <c r="AA25">
         <v>6</v>
       </c>
       <c r="AB25">
         <v>3</v>
       </c>
       <c r="AC25">
         <v>4</v>
       </c>
       <c r="AD25">
         <v>3</v>
       </c>
       <c r="AE25">
         <v>6</v>
       </c>
       <c r="AF25">
         <v>3</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>MA3</v>
       </c>
       <c r="B26" t="str">
         <v>1</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="str">
         <v>Nathan Knight</v>
       </c>
       <c r="E26">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F26">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="H26" t="str">
         <v>askmeabouthippo</v>
       </c>
       <c r="I26">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="J26">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="K26">
         <v>4</v>
       </c>
       <c r="L26">
+        <v>4</v>
+      </c>
+      <c r="M26">
+        <v>4</v>
+      </c>
+      <c r="N26">
+        <v>5</v>
+      </c>
+      <c r="O26">
+        <v>5</v>
+      </c>
+      <c r="P26">
+        <v>3</v>
+      </c>
+      <c r="Q26">
+        <v>4</v>
+      </c>
+      <c r="R26">
+        <v>2</v>
+      </c>
+      <c r="S26">
+        <v>3</v>
+      </c>
+      <c r="T26">
+        <v>3</v>
+      </c>
+      <c r="U26">
+        <v>3</v>
+      </c>
+      <c r="V26">
+        <v>3</v>
+      </c>
+      <c r="W26">
+        <v>5</v>
+      </c>
+      <c r="X26">
         <v>4</v>
       </c>
       <c r="Y26">
         <v>3</v>
       </c>
       <c r="Z26">
         <v>3</v>
       </c>
       <c r="AA26">
         <v>2</v>
       </c>
       <c r="AB26">
         <v>5</v>
       </c>
       <c r="AC26">
         <v>3</v>
       </c>
       <c r="AD26">
         <v>3</v>
       </c>
       <c r="AE26">
         <v>3</v>
       </c>
       <c r="AF26">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>MA3</v>
       </c>
       <c r="B27" t="str">
         <v>2</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="str">
-        <v>Nonamericanjuju</v>
+        <v>Tucker Jinkins</v>
       </c>
       <c r="E27">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F27">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>296524</v>
+        <v>79</v>
       </c>
       <c r="H27" t="str">
-        <v>nonamericanjuju</v>
+        <v>captainstone</v>
       </c>
       <c r="I27">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J27">
-        <v>36</v>
+        <v>79</v>
+      </c>
+      <c r="K27">
+        <v>5</v>
+      </c>
+      <c r="L27">
+        <v>3</v>
+      </c>
+      <c r="M27">
+        <v>4</v>
+      </c>
+      <c r="N27">
+        <v>4</v>
+      </c>
+      <c r="O27">
+        <v>3</v>
+      </c>
+      <c r="P27">
+        <v>3</v>
+      </c>
+      <c r="Q27">
+        <v>4</v>
+      </c>
+      <c r="R27">
+        <v>4</v>
+      </c>
+      <c r="S27">
+        <v>2</v>
+      </c>
+      <c r="T27">
+        <v>3</v>
+      </c>
+      <c r="U27">
+        <v>3</v>
+      </c>
+      <c r="V27">
+        <v>2</v>
       </c>
       <c r="W27">
         <v>3</v>
       </c>
       <c r="X27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y27">
         <v>3</v>
       </c>
       <c r="Z27">
         <v>4</v>
       </c>
       <c r="AA27">
         <v>4</v>
       </c>
       <c r="AB27">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AC27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AD27">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AE27">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AF27">
         <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>MA3</v>
       </c>
       <c r="B28" t="str">
         <v>3</v>
       </c>
       <c r="C28">
         <v>3</v>
       </c>
       <c r="D28" t="str">
-        <v>Tucker Jinkins</v>
+        <v>Jai Juarez</v>
       </c>
       <c r="E28">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F28">
-        <v>41</v>
+        <v>89</v>
+      </c>
+      <c r="G28">
+        <v>296524</v>
       </c>
       <c r="H28" t="str">
-        <v>captainstone</v>
+        <v>nonamericanjuju</v>
       </c>
       <c r="I28">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="J28">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="K28">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L28">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="M28">
+        <v>6</v>
+      </c>
+      <c r="N28">
+        <v>5</v>
+      </c>
+      <c r="O28">
+        <v>4</v>
+      </c>
+      <c r="P28">
+        <v>4</v>
+      </c>
+      <c r="Q28">
+        <v>4</v>
+      </c>
+      <c r="R28">
+        <v>6</v>
+      </c>
+      <c r="S28">
+        <v>5</v>
+      </c>
+      <c r="T28">
+        <v>4</v>
+      </c>
+      <c r="U28">
+        <v>4</v>
+      </c>
+      <c r="V28">
+        <v>3</v>
+      </c>
+      <c r="W28">
+        <v>3</v>
+      </c>
+      <c r="X28">
+        <v>4</v>
       </c>
       <c r="Y28">
         <v>3</v>
       </c>
       <c r="Z28">
         <v>4</v>
       </c>
       <c r="AA28">
         <v>4</v>
       </c>
       <c r="AB28">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AC28">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD28">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AE28">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AF28">
         <v>4</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>FA1</v>
       </c>
       <c r="B29" t="str">
         <v>1</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29" t="str">
         <v xml:space="preserve">Kiersten Luebbert </v>
       </c>
       <c r="E29">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F29">
-        <v>47</v>
+        <v>84</v>
       </c>
       <c r="G29">
         <v>255919</v>
       </c>
       <c r="H29" t="str">
         <v>kluebbert2</v>
       </c>
       <c r="I29">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="J29">
-        <v>47</v>
+        <v>84</v>
+      </c>
+      <c r="K29">
+        <v>4</v>
+      </c>
+      <c r="L29">
+        <v>4</v>
+      </c>
+      <c r="M29">
+        <v>4</v>
+      </c>
+      <c r="N29">
+        <v>3</v>
+      </c>
+      <c r="O29">
+        <v>3</v>
+      </c>
+      <c r="P29">
+        <v>4</v>
+      </c>
+      <c r="Q29">
+        <v>3</v>
       </c>
       <c r="R29">
         <v>4</v>
       </c>
       <c r="S29">
         <v>5</v>
       </c>
       <c r="T29">
         <v>3</v>
       </c>
       <c r="U29">
         <v>4</v>
       </c>
       <c r="V29">
         <v>3</v>
       </c>
       <c r="W29">
         <v>5</v>
       </c>
       <c r="X29">
         <v>3</v>
       </c>
       <c r="Y29">
         <v>5</v>
       </c>
       <c r="Z29">
         <v>3</v>
       </c>
       <c r="AA29">
         <v>2</v>
       </c>
       <c r="AB29">
         <v>6</v>
       </c>
       <c r="AC29">
+        <v>4</v>
+      </c>
+      <c r="AD29">
+        <v>3</v>
+      </c>
+      <c r="AE29">
+        <v>5</v>
+      </c>
+      <c r="AF29">
         <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>MP40</v>
       </c>
       <c r="B30" t="str">
-        <v>1</v>
+        <v>T1</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="str">
-        <v>Colin Sexton</v>
+        <v>Nate Sexton</v>
       </c>
       <c r="E30">
-        <v>-6</v>
+        <v>-9</v>
       </c>
       <c r="F30">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="G30">
-        <v>22547</v>
+        <v>18824</v>
       </c>
       <c r="H30" t="str">
-        <v>chuggz</v>
+        <v>natesexton</v>
       </c>
       <c r="I30">
-        <v>-6</v>
+        <v>-9</v>
       </c>
       <c r="J30">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="K30">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M30">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q30">
         <v>3</v>
       </c>
       <c r="R30">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="S30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="U30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V30">
         <v>2</v>
       </c>
       <c r="W30">
         <v>2</v>
+      </c>
+      <c r="X30">
+        <v>3</v>
+      </c>
+      <c r="Y30">
+        <v>2</v>
+      </c>
+      <c r="Z30">
+        <v>2</v>
+      </c>
+      <c r="AA30">
+        <v>2</v>
+      </c>
+      <c r="AB30">
+        <v>3</v>
+      </c>
+      <c r="AC30">
+        <v>2</v>
+      </c>
+      <c r="AD30">
+        <v>3</v>
+      </c>
+      <c r="AE30">
+        <v>3</v>
+      </c>
+      <c r="AF30">
+        <v>3</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>MP40</v>
       </c>
       <c r="B31" t="str">
-        <v>T2</v>
+        <v>T1</v>
       </c>
       <c r="C31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D31" t="str">
-        <v>Shaun Kirk</v>
+        <v>Colin Sexton</v>
       </c>
       <c r="E31">
-        <v>-5</v>
+        <v>-9</v>
       </c>
       <c r="F31">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="G31">
-        <v>33030</v>
+        <v>22547</v>
       </c>
       <c r="H31" t="str">
-        <v>skirkwou</v>
+        <v>chuggz</v>
       </c>
       <c r="I31">
-        <v>-5</v>
+        <v>-9</v>
       </c>
       <c r="J31">
-        <v>31</v>
+        <v>58</v>
+      </c>
+      <c r="K31">
+        <v>4</v>
+      </c>
+      <c r="L31">
+        <v>3</v>
+      </c>
+      <c r="M31">
+        <v>3</v>
+      </c>
+      <c r="N31">
+        <v>2</v>
+      </c>
+      <c r="O31">
+        <v>2</v>
       </c>
       <c r="P31">
         <v>3</v>
       </c>
       <c r="Q31">
         <v>3</v>
       </c>
       <c r="R31">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S31">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T31">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="U31">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V31">
         <v>2</v>
       </c>
       <c r="W31">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="X31">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Y31">
         <v>2</v>
       </c>
       <c r="Z31">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AA31">
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="AB31">
+        <v>3</v>
+      </c>
+      <c r="AC31">
+        <v>3</v>
+      </c>
+      <c r="AD31">
+        <v>2</v>
+      </c>
+      <c r="AE31">
+        <v>3</v>
+      </c>
+      <c r="AF31">
+        <v>3</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>MP40</v>
       </c>
       <c r="B32" t="str">
-        <v>T2</v>
+        <v>3</v>
       </c>
       <c r="C32">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D32" t="str">
-        <v>Aaron Discgolf</v>
+        <v>Shaun Kirk</v>
       </c>
       <c r="E32">
-        <v>-5</v>
+        <v>-7</v>
       </c>
       <c r="F32">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="G32">
-        <v>156714</v>
+        <v>33030</v>
       </c>
       <c r="H32" t="str">
-        <v>aaron40267</v>
+        <v>skirkwou</v>
       </c>
       <c r="I32">
-        <v>-5</v>
+        <v>-7</v>
       </c>
       <c r="J32">
-        <v>31</v>
+        <v>60</v>
+      </c>
+      <c r="K32">
+        <v>4</v>
+      </c>
+      <c r="L32">
+        <v>3</v>
+      </c>
+      <c r="M32">
+        <v>3</v>
+      </c>
+      <c r="N32">
+        <v>3</v>
+      </c>
+      <c r="O32">
+        <v>2</v>
       </c>
       <c r="P32">
         <v>3</v>
       </c>
       <c r="Q32">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R32">
         <v>3</v>
       </c>
       <c r="S32">
         <v>3</v>
       </c>
       <c r="T32">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="U32">
         <v>2</v>
       </c>
       <c r="V32">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W32">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="X32">
         <v>3</v>
       </c>
       <c r="Y32">
         <v>2</v>
       </c>
       <c r="Z32">
         <v>3</v>
       </c>
       <c r="AA32">
         <v>2</v>
+      </c>
+      <c r="AB32">
+        <v>3</v>
+      </c>
+      <c r="AC32">
+        <v>2</v>
+      </c>
+      <c r="AD32">
+        <v>3</v>
+      </c>
+      <c r="AE32">
+        <v>2</v>
+      </c>
+      <c r="AF32">
+        <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>MP40</v>
       </c>
       <c r="B33" t="str">
-        <v>T2</v>
+        <v>4</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D33" t="str">
-        <v>Nate Sexton</v>
+        <v>Aaron Discgolf</v>
       </c>
       <c r="E33">
         <v>-5</v>
       </c>
       <c r="F33">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="G33">
-        <v>18824</v>
+        <v>156714</v>
       </c>
       <c r="H33" t="str">
-        <v>natesexton</v>
+        <v>aaron40267</v>
       </c>
       <c r="I33">
         <v>-5</v>
       </c>
       <c r="J33">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="K33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O33">
         <v>3</v>
       </c>
       <c r="P33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S33">
         <v>3</v>
       </c>
       <c r="T33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="U33">
         <v>2</v>
       </c>
       <c r="V33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W33">
         <v>2</v>
+      </c>
+      <c r="X33">
+        <v>3</v>
+      </c>
+      <c r="Y33">
+        <v>2</v>
+      </c>
+      <c r="Z33">
+        <v>3</v>
+      </c>
+      <c r="AA33">
+        <v>2</v>
+      </c>
+      <c r="AB33">
+        <v>3</v>
+      </c>
+      <c r="AC33">
+        <v>4</v>
+      </c>
+      <c r="AD33">
+        <v>3</v>
+      </c>
+      <c r="AE33">
+        <v>3</v>
+      </c>
+      <c r="AF33">
+        <v>3</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>MP40</v>
       </c>
       <c r="B34" t="str">
-        <v>T2</v>
+        <v>5</v>
       </c>
       <c r="C34">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D34" t="str">
         <v>John Ollis</v>
       </c>
       <c r="E34">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="F34">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="G34">
         <v>22316</v>
       </c>
       <c r="H34" t="str">
         <v>solchild</v>
       </c>
       <c r="I34">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="J34">
-        <v>34</v>
+        <v>63</v>
+      </c>
+      <c r="K34">
+        <v>4</v>
       </c>
       <c r="L34">
         <v>2</v>
       </c>
       <c r="M34">
         <v>3</v>
       </c>
       <c r="N34">
         <v>3</v>
       </c>
       <c r="O34">
         <v>3</v>
       </c>
       <c r="P34">
         <v>3</v>
       </c>
       <c r="Q34">
         <v>3</v>
       </c>
       <c r="R34">
         <v>2</v>
       </c>
       <c r="S34">
         <v>3</v>
       </c>
       <c r="T34">
         <v>3</v>
       </c>
       <c r="U34">
         <v>2</v>
       </c>
       <c r="V34">
         <v>2</v>
       </c>
       <c r="W34">
         <v>2</v>
       </c>
       <c r="X34">
+        <v>3</v>
+      </c>
+      <c r="Y34">
+        <v>2</v>
+      </c>
+      <c r="Z34">
+        <v>4</v>
+      </c>
+      <c r="AA34">
+        <v>3</v>
+      </c>
+      <c r="AB34">
+        <v>3</v>
+      </c>
+      <c r="AC34">
+        <v>3</v>
+      </c>
+      <c r="AD34">
+        <v>3</v>
+      </c>
+      <c r="AE34">
+        <v>4</v>
+      </c>
+      <c r="AF34">
         <v>3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>MP40</v>
       </c>
       <c r="B35" t="str">
-        <v>6</v>
+        <v>T6</v>
       </c>
       <c r="C35">
         <v>6</v>
       </c>
       <c r="D35" t="str">
-        <v>Matt McCarley</v>
+        <v>Adam Larson</v>
       </c>
       <c r="E35">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="F35">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="G35">
-        <v>19133</v>
+        <v>201936</v>
       </c>
       <c r="H35" t="str">
-        <v>bmwdisc4</v>
+        <v>alarsonco</v>
       </c>
       <c r="I35">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="J35">
-        <v>29</v>
+        <v>64</v>
+      </c>
+      <c r="K35">
+        <v>4</v>
+      </c>
+      <c r="L35">
+        <v>3</v>
+      </c>
+      <c r="M35">
+        <v>3</v>
+      </c>
+      <c r="N35">
+        <v>4</v>
+      </c>
+      <c r="O35">
+        <v>2</v>
+      </c>
+      <c r="P35">
+        <v>3</v>
       </c>
       <c r="Q35">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R35">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S35">
         <v>3</v>
       </c>
       <c r="T35">
         <v>3</v>
       </c>
       <c r="U35">
         <v>2</v>
       </c>
       <c r="V35">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W35">
         <v>3</v>
       </c>
       <c r="X35">
         <v>3</v>
       </c>
       <c r="Y35">
         <v>3</v>
       </c>
       <c r="Z35">
         <v>2</v>
       </c>
       <c r="AA35">
         <v>2</v>
+      </c>
+      <c r="AB35">
+        <v>3</v>
+      </c>
+      <c r="AC35">
+        <v>4</v>
+      </c>
+      <c r="AD35">
+        <v>3</v>
+      </c>
+      <c r="AE35">
+        <v>2</v>
+      </c>
+      <c r="AF35">
+        <v>3</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>MP40</v>
       </c>
       <c r="B36" t="str">
-        <v>T7</v>
+        <v>T6</v>
       </c>
       <c r="C36">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D36" t="str">
-        <v>Adam Larson</v>
+        <v>Jake Smith</v>
       </c>
       <c r="E36">
         <v>-3</v>
       </c>
       <c r="F36">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>201936</v>
+        <v>64</v>
       </c>
       <c r="H36" t="str">
-        <v>alarsonco</v>
+        <v>jakeasmith</v>
       </c>
       <c r="I36">
         <v>-3</v>
       </c>
       <c r="J36">
-        <v>33</v>
+        <v>64</v>
+      </c>
+      <c r="K36">
+        <v>4</v>
+      </c>
+      <c r="L36">
+        <v>3</v>
+      </c>
+      <c r="M36">
+        <v>3</v>
+      </c>
+      <c r="N36">
+        <v>3</v>
+      </c>
+      <c r="O36">
+        <v>3</v>
+      </c>
+      <c r="P36">
+        <v>4</v>
+      </c>
+      <c r="Q36">
+        <v>3</v>
+      </c>
+      <c r="R36">
+        <v>2</v>
+      </c>
+      <c r="S36">
+        <v>3</v>
       </c>
       <c r="T36">
         <v>3</v>
       </c>
       <c r="U36">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V36">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W36">
         <v>3</v>
       </c>
       <c r="X36">
         <v>3</v>
       </c>
       <c r="Y36">
         <v>3</v>
       </c>
       <c r="Z36">
         <v>2</v>
       </c>
       <c r="AA36">
         <v>2</v>
       </c>
       <c r="AB36">
         <v>3</v>
       </c>
       <c r="AC36">
         <v>4</v>
       </c>
       <c r="AD36">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AE36">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="AF36">
+        <v>3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>MP40</v>
       </c>
       <c r="B37" t="str">
-        <v>T7</v>
+        <v>8</v>
       </c>
       <c r="C37">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D37" t="str">
-        <v>Jake Smith</v>
+        <v>Matt McCarley</v>
       </c>
       <c r="E37">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="F37">
-        <v>36</v>
+        <v>65</v>
+      </c>
+      <c r="G37">
+        <v>19133</v>
       </c>
       <c r="H37" t="str">
-        <v>jakeasmith</v>
+        <v>bmwdisc4</v>
       </c>
       <c r="I37">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="J37">
-        <v>36</v>
+        <v>65</v>
+      </c>
+      <c r="K37">
+        <v>5</v>
+      </c>
+      <c r="L37">
+        <v>4</v>
+      </c>
+      <c r="M37">
+        <v>3</v>
+      </c>
+      <c r="N37">
+        <v>4</v>
       </c>
       <c r="O37">
         <v>3</v>
       </c>
       <c r="P37">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Q37">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R37">
         <v>2</v>
       </c>
       <c r="S37">
         <v>3</v>
       </c>
       <c r="T37">
         <v>3</v>
       </c>
       <c r="U37">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V37">
         <v>2</v>
       </c>
       <c r="W37">
         <v>3</v>
       </c>
       <c r="X37">
         <v>3</v>
       </c>
       <c r="Y37">
         <v>3</v>
       </c>
       <c r="Z37">
         <v>2</v>
       </c>
       <c r="AA37">
         <v>2</v>
+      </c>
+      <c r="AB37">
+        <v>3</v>
+      </c>
+      <c r="AC37">
+        <v>3</v>
+      </c>
+      <c r="AD37">
+        <v>3</v>
+      </c>
+      <c r="AE37">
+        <v>2</v>
+      </c>
+      <c r="AF37">
+        <v>4</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
         <v>MP40</v>
       </c>
       <c r="B38" t="str">
         <v>9</v>
       </c>
       <c r="C38">
         <v>9</v>
       </c>
       <c r="D38" t="str">
-        <v>Russell Heitkamp</v>
+        <v>Colin Van Der Hyde</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="G38">
-        <v>69863</v>
+        <v>208174</v>
       </c>
       <c r="H38" t="str">
-        <v>russheitkamp</v>
+        <v>ballzzz</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38">
-        <v>33</v>
+        <v>67</v>
+      </c>
+      <c r="K38">
+        <v>4</v>
+      </c>
+      <c r="L38">
+        <v>2</v>
+      </c>
+      <c r="M38">
+        <v>3</v>
+      </c>
+      <c r="N38">
+        <v>4</v>
+      </c>
+      <c r="O38">
+        <v>4</v>
+      </c>
+      <c r="P38">
+        <v>3</v>
       </c>
       <c r="Q38">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R38">
         <v>3</v>
       </c>
       <c r="S38">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T38">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="U38">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="V38">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W38">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="X38">
         <v>3</v>
       </c>
       <c r="Y38">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z38">
         <v>3</v>
       </c>
       <c r="AA38">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="AB38">
+        <v>3</v>
+      </c>
+      <c r="AC38">
+        <v>4</v>
+      </c>
+      <c r="AD38">
+        <v>3</v>
+      </c>
+      <c r="AE38">
+        <v>3</v>
+      </c>
+      <c r="AF38">
+        <v>3</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>MP40</v>
       </c>
       <c r="B39" t="str">
         <v>10</v>
       </c>
       <c r="C39">
         <v>10</v>
       </c>
       <c r="D39" t="str">
-        <v>Colin Van Der Hyde</v>
+        <v>Dan Rockwell</v>
       </c>
       <c r="E39">
         <v>2</v>
       </c>
       <c r="F39">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="G39">
-        <v>208174</v>
+        <v>208168</v>
       </c>
       <c r="H39" t="str">
-        <v>ballzzz</v>
+        <v>danrock</v>
       </c>
       <c r="I39">
         <v>2</v>
       </c>
       <c r="J39">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="K39">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M39">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N39">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O39">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P39">
         <v>3</v>
       </c>
+      <c r="Q39">
+        <v>3</v>
+      </c>
+      <c r="R39">
+        <v>3</v>
+      </c>
+      <c r="S39">
+        <v>4</v>
+      </c>
+      <c r="T39">
+        <v>4</v>
+      </c>
+      <c r="U39">
+        <v>2</v>
+      </c>
+      <c r="V39">
+        <v>2</v>
+      </c>
+      <c r="W39">
+        <v>3</v>
+      </c>
+      <c r="X39">
+        <v>3</v>
+      </c>
+      <c r="Y39">
+        <v>2</v>
+      </c>
+      <c r="Z39">
+        <v>3</v>
+      </c>
+      <c r="AA39">
+        <v>2</v>
+      </c>
       <c r="AB39">
         <v>3</v>
       </c>
       <c r="AC39">
         <v>4</v>
       </c>
       <c r="AD39">
         <v>3</v>
       </c>
       <c r="AE39">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AF39">
         <v>3</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>MP40</v>
       </c>
       <c r="B40" t="str">
         <v>11</v>
       </c>
       <c r="C40">
         <v>11</v>
       </c>
       <c r="D40" t="str">
-        <v>Dan Rockwell</v>
+        <v>Russell Heitkamp</v>
       </c>
       <c r="E40">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F40">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="G40">
-        <v>208168</v>
+        <v>69863</v>
       </c>
       <c r="H40" t="str">
-        <v>danrock</v>
+        <v>russheitkamp</v>
       </c>
       <c r="I40">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J40">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="K40">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L40">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M40">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N40">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O40">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P40">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="Q40">
+        <v>3</v>
+      </c>
+      <c r="R40">
+        <v>3</v>
+      </c>
+      <c r="S40">
+        <v>3</v>
+      </c>
+      <c r="T40">
+        <v>2</v>
+      </c>
+      <c r="U40">
+        <v>4</v>
+      </c>
+      <c r="V40">
+        <v>4</v>
+      </c>
+      <c r="W40">
+        <v>2</v>
+      </c>
+      <c r="X40">
+        <v>3</v>
+      </c>
+      <c r="Y40">
+        <v>2</v>
+      </c>
+      <c r="Z40">
+        <v>3</v>
+      </c>
+      <c r="AA40">
+        <v>4</v>
       </c>
       <c r="AB40">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC40">
         <v>4</v>
       </c>
       <c r="AD40">
         <v>3</v>
       </c>
       <c r="AE40">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AF40">
         <v>3</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>MP50</v>
       </c>
       <c r="B41" t="str">
         <v>1</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="str">
         <v>Billy Gaskill</v>
       </c>
       <c r="E41">
-        <v>-6</v>
+        <v>-7</v>
       </c>
       <c r="F41">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="G41">
         <v>54837</v>
       </c>
       <c r="H41" t="str">
         <v>billygaskill</v>
       </c>
       <c r="I41">
-        <v>-6</v>
+        <v>-7</v>
       </c>
       <c r="J41">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="K41">
         <v>3</v>
       </c>
       <c r="L41">
         <v>3</v>
       </c>
       <c r="M41">
         <v>3</v>
       </c>
       <c r="N41">
         <v>3</v>
       </c>
       <c r="O41">
         <v>3</v>
       </c>
       <c r="P41">
         <v>3</v>
       </c>
       <c r="Q41">
         <v>2</v>
       </c>
       <c r="R41">
         <v>2</v>
       </c>
       <c r="S41">
         <v>3</v>
       </c>
       <c r="T41">
         <v>2</v>
       </c>
       <c r="U41">
         <v>2</v>
       </c>
       <c r="V41">
         <v>3</v>
       </c>
       <c r="W41">
         <v>2</v>
+      </c>
+      <c r="X41">
+        <v>3</v>
+      </c>
+      <c r="Y41">
+        <v>2</v>
+      </c>
+      <c r="Z41">
+        <v>2</v>
+      </c>
+      <c r="AA41">
+        <v>4</v>
+      </c>
+      <c r="AB41">
+        <v>3</v>
+      </c>
+      <c r="AC41">
+        <v>4</v>
+      </c>
+      <c r="AD41">
+        <v>2</v>
+      </c>
+      <c r="AE41">
+        <v>3</v>
+      </c>
+      <c r="AF41">
+        <v>3</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>MP50</v>
       </c>
       <c r="B42" t="str">
-        <v>T2</v>
+        <v>2</v>
       </c>
       <c r="C42">
         <v>2</v>
       </c>
       <c r="D42" t="str">
-        <v xml:space="preserve">Casey Lohrman </v>
+        <v>Coury Coates</v>
       </c>
       <c r="E42">
-        <v>-4</v>
+        <v>-6</v>
       </c>
       <c r="F42">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="H42" t="str">
-        <v>cglohrman</v>
+        <v>coatesc</v>
       </c>
       <c r="I42">
-        <v>-4</v>
+        <v>-6</v>
       </c>
       <c r="J42">
-        <v>32</v>
+        <v>61</v>
+      </c>
+      <c r="K42">
+        <v>4</v>
+      </c>
+      <c r="L42">
+        <v>2</v>
+      </c>
+      <c r="M42">
+        <v>3</v>
+      </c>
+      <c r="N42">
+        <v>3</v>
+      </c>
+      <c r="O42">
+        <v>4</v>
+      </c>
+      <c r="P42">
+        <v>2</v>
+      </c>
+      <c r="Q42">
+        <v>4</v>
+      </c>
+      <c r="R42">
+        <v>3</v>
       </c>
       <c r="S42">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T42">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="U42">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V42">
         <v>2</v>
       </c>
       <c r="W42">
         <v>2</v>
       </c>
       <c r="X42">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Y42">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Z42">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AA42">
         <v>2</v>
       </c>
       <c r="AB42">
         <v>3</v>
       </c>
       <c r="AC42">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AD42">
+        <v>2</v>
+      </c>
+      <c r="AE42">
+        <v>3</v>
+      </c>
+      <c r="AF42">
         <v>3</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>MP50</v>
       </c>
       <c r="B43" t="str">
-        <v>T2</v>
+        <v>T3</v>
       </c>
       <c r="C43">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D43" t="str">
         <v xml:space="preserve">Jason Pinkal </v>
       </c>
       <c r="E43">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="F43">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="G43">
         <v>23956</v>
       </c>
       <c r="H43" t="str">
         <v>jasonpinkal</v>
       </c>
       <c r="I43">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="J43">
-        <v>35</v>
+        <v>64</v>
+      </c>
+      <c r="K43">
+        <v>4</v>
+      </c>
+      <c r="L43">
+        <v>3</v>
       </c>
       <c r="M43">
         <v>4</v>
       </c>
       <c r="N43">
         <v>3</v>
       </c>
       <c r="O43">
         <v>3</v>
       </c>
       <c r="P43">
         <v>3</v>
       </c>
       <c r="Q43">
         <v>2</v>
       </c>
       <c r="R43">
         <v>2</v>
       </c>
       <c r="S43">
         <v>2</v>
       </c>
       <c r="T43">
         <v>3</v>
       </c>
       <c r="U43">
         <v>2</v>
       </c>
       <c r="V43">
         <v>4</v>
       </c>
       <c r="W43">
         <v>2</v>
       </c>
       <c r="X43">
         <v>3</v>
       </c>
       <c r="Y43">
         <v>2</v>
+      </c>
+      <c r="Z43">
+        <v>2</v>
+      </c>
+      <c r="AA43">
+        <v>4</v>
+      </c>
+      <c r="AB43">
+        <v>3</v>
+      </c>
+      <c r="AC43">
+        <v>3</v>
+      </c>
+      <c r="AD43">
+        <v>3</v>
+      </c>
+      <c r="AE43">
+        <v>4</v>
+      </c>
+      <c r="AF43">
+        <v>3</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>MP50</v>
       </c>
       <c r="B44" t="str">
-        <v>4</v>
+        <v>T3</v>
       </c>
       <c r="C44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D44" t="str">
-        <v>Coury Coates</v>
+        <v xml:space="preserve">Casey Lohrman </v>
       </c>
       <c r="E44">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="F44">
-        <v>38</v>
+        <v>64</v>
+      </c>
+      <c r="G44">
+        <v>35435</v>
       </c>
       <c r="H44" t="str">
-        <v>coatesc</v>
+        <v>cglohrman</v>
       </c>
       <c r="I44">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J44">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="K44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L44">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M44">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N44">
         <v>3</v>
       </c>
       <c r="O44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P44">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R44">
         <v>3</v>
       </c>
       <c r="S44">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T44">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="U44">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V44">
         <v>2</v>
       </c>
       <c r="W44">
         <v>2</v>
+      </c>
+      <c r="X44">
+        <v>2</v>
+      </c>
+      <c r="Y44">
+        <v>3</v>
+      </c>
+      <c r="Z44">
+        <v>3</v>
+      </c>
+      <c r="AA44">
+        <v>2</v>
+      </c>
+      <c r="AB44">
+        <v>3</v>
+      </c>
+      <c r="AC44">
+        <v>4</v>
+      </c>
+      <c r="AD44">
+        <v>3</v>
+      </c>
+      <c r="AE44">
+        <v>3</v>
+      </c>
+      <c r="AF44">
+        <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>MP50</v>
       </c>
       <c r="B45" t="str">
         <v>5</v>
       </c>
       <c r="C45">
         <v>5</v>
       </c>
       <c r="D45" t="str">
         <v>Mike Storrs</v>
       </c>
       <c r="E45">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="F45">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="G45">
         <v>22633</v>
       </c>
       <c r="H45" t="str">
         <v>mikestorrs</v>
       </c>
       <c r="I45">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J45">
-        <v>38</v>
+        <v>65</v>
+      </c>
+      <c r="K45">
+        <v>3</v>
       </c>
       <c r="L45">
         <v>2</v>
       </c>
       <c r="M45">
         <v>3</v>
       </c>
       <c r="N45">
         <v>3</v>
       </c>
       <c r="O45">
         <v>3</v>
       </c>
       <c r="P45">
         <v>2</v>
       </c>
       <c r="Q45">
         <v>4</v>
       </c>
       <c r="R45">
         <v>3</v>
       </c>
       <c r="S45">
         <v>4</v>
       </c>
       <c r="T45">
         <v>3</v>
       </c>
       <c r="U45">
         <v>2</v>
       </c>
       <c r="V45">
         <v>2</v>
       </c>
       <c r="W45">
         <v>3</v>
       </c>
       <c r="X45">
         <v>4</v>
+      </c>
+      <c r="Y45">
+        <v>3</v>
+      </c>
+      <c r="Z45">
+        <v>2</v>
+      </c>
+      <c r="AA45">
+        <v>4</v>
+      </c>
+      <c r="AB45">
+        <v>3</v>
+      </c>
+      <c r="AC45">
+        <v>3</v>
+      </c>
+      <c r="AD45">
+        <v>3</v>
+      </c>
+      <c r="AE45">
+        <v>3</v>
+      </c>
+      <c r="AF45">
+        <v>3</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v>MP50</v>
       </c>
       <c r="B46" t="str">
-        <v>T6</v>
+        <v>6</v>
       </c>
       <c r="C46">
         <v>6</v>
       </c>
       <c r="D46" t="str">
         <v>Choate</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F46">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="H46" t="str">
         <v>choptank</v>
       </c>
       <c r="I46">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J46">
-        <v>40</v>
+        <v>66</v>
+      </c>
+      <c r="K46">
+        <v>3</v>
+      </c>
+      <c r="L46">
+        <v>2</v>
       </c>
       <c r="M46">
         <v>3</v>
       </c>
       <c r="N46">
         <v>5</v>
       </c>
       <c r="O46">
         <v>4</v>
       </c>
       <c r="P46">
         <v>3</v>
       </c>
       <c r="Q46">
         <v>4</v>
       </c>
       <c r="R46">
         <v>4</v>
       </c>
       <c r="S46">
         <v>3</v>
       </c>
       <c r="T46">
         <v>2</v>
       </c>
       <c r="U46">
         <v>2</v>
       </c>
       <c r="V46">
         <v>2</v>
       </c>
       <c r="W46">
         <v>2</v>
       </c>
       <c r="X46">
         <v>3</v>
       </c>
       <c r="Y46">
         <v>3</v>
+      </c>
+      <c r="Z46">
+        <v>2</v>
+      </c>
+      <c r="AA46">
+        <v>2</v>
+      </c>
+      <c r="AB46">
+        <v>3</v>
+      </c>
+      <c r="AC46">
+        <v>4</v>
+      </c>
+      <c r="AD46">
+        <v>2</v>
+      </c>
+      <c r="AE46">
+        <v>3</v>
+      </c>
+      <c r="AF46">
+        <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>MP50</v>
       </c>
       <c r="B47" t="str">
-        <v>T6</v>
+        <v>7</v>
       </c>
       <c r="C47">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D47" t="str">
         <v>kelly christiansen</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F47">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="H47" t="str">
         <v>kelly123c</v>
       </c>
       <c r="I47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J47">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="K47">
         <v>4</v>
       </c>
       <c r="L47">
         <v>2</v>
       </c>
       <c r="M47">
         <v>3</v>
       </c>
       <c r="N47">
         <v>3</v>
       </c>
       <c r="O47">
         <v>4</v>
       </c>
       <c r="P47">
         <v>3</v>
       </c>
       <c r="Q47">
         <v>4</v>
       </c>
       <c r="R47">
         <v>3</v>
       </c>
       <c r="S47">
         <v>3</v>
       </c>
       <c r="T47">
         <v>3</v>
       </c>
       <c r="U47">
         <v>3</v>
       </c>
       <c r="V47">
         <v>2</v>
+      </c>
+      <c r="W47">
+        <v>3</v>
+      </c>
+      <c r="X47">
+        <v>3</v>
+      </c>
+      <c r="Y47">
+        <v>2</v>
+      </c>
+      <c r="Z47">
+        <v>3</v>
+      </c>
+      <c r="AA47">
+        <v>2</v>
+      </c>
+      <c r="AB47">
+        <v>4</v>
+      </c>
+      <c r="AC47">
+        <v>4</v>
+      </c>
+      <c r="AD47">
+        <v>2</v>
+      </c>
+      <c r="AE47">
+        <v>3</v>
       </c>
       <c r="AF47">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>MP50</v>
       </c>
       <c r="B48" t="str">
         <v>8</v>
       </c>
       <c r="C48">
         <v>8</v>
       </c>
       <c r="D48" t="str">
         <v>Jeff Young</v>
       </c>
       <c r="E48">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F48">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="G48">
         <v>123410</v>
       </c>
       <c r="H48" t="str">
         <v>ar123410</v>
       </c>
       <c r="I48">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J48">
-        <v>38</v>
+        <v>72</v>
+      </c>
+      <c r="K48">
+        <v>6</v>
+      </c>
+      <c r="L48">
+        <v>3</v>
+      </c>
+      <c r="M48">
+        <v>3</v>
+      </c>
+      <c r="N48">
+        <v>4</v>
+      </c>
+      <c r="O48">
+        <v>4</v>
+      </c>
+      <c r="P48">
+        <v>3</v>
+      </c>
+      <c r="Q48">
+        <v>4</v>
       </c>
       <c r="R48">
         <v>3</v>
       </c>
       <c r="S48">
         <v>3</v>
       </c>
       <c r="T48">
         <v>3</v>
       </c>
       <c r="U48">
         <v>4</v>
       </c>
       <c r="V48">
         <v>2</v>
       </c>
       <c r="W48">
         <v>3</v>
       </c>
       <c r="X48">
         <v>5</v>
       </c>
       <c r="Y48">
         <v>3</v>
       </c>
       <c r="Z48">
         <v>3</v>
       </c>
       <c r="AA48">
         <v>4</v>
       </c>
       <c r="AB48">
         <v>3</v>
       </c>
       <c r="AC48">
         <v>2</v>
+      </c>
+      <c r="AD48">
+        <v>2</v>
+      </c>
+      <c r="AE48">
+        <v>2</v>
+      </c>
+      <c r="AF48">
+        <v>3</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>MP50</v>
       </c>
       <c r="B49" t="str">
         <v>9</v>
       </c>
       <c r="C49">
         <v>9</v>
       </c>
       <c r="D49" t="str">
         <v>Marc Haerling</v>
       </c>
       <c r="E49">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F49">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="G49">
         <v>146286</v>
       </c>
       <c r="H49" t="str">
         <v>marchaerling</v>
       </c>
       <c r="I49">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J49">
-        <v>39</v>
+        <v>73</v>
+      </c>
+      <c r="K49">
+        <v>4</v>
+      </c>
+      <c r="L49">
+        <v>3</v>
+      </c>
+      <c r="M49">
+        <v>3</v>
+      </c>
+      <c r="N49">
+        <v>5</v>
+      </c>
+      <c r="O49">
+        <v>3</v>
+      </c>
+      <c r="P49">
+        <v>4</v>
+      </c>
+      <c r="Q49">
+        <v>3</v>
       </c>
       <c r="R49">
         <v>2</v>
       </c>
       <c r="S49">
         <v>4</v>
       </c>
       <c r="T49">
         <v>3</v>
       </c>
       <c r="U49">
         <v>3</v>
       </c>
       <c r="V49">
         <v>3</v>
       </c>
       <c r="W49">
         <v>3</v>
       </c>
       <c r="X49">
         <v>3</v>
       </c>
       <c r="Y49">
         <v>3</v>
       </c>
       <c r="Z49">
         <v>3</v>
       </c>
       <c r="AA49">
         <v>4</v>
       </c>
       <c r="AB49">
         <v>4</v>
       </c>
       <c r="AC49">
         <v>4</v>
+      </c>
+      <c r="AD49">
+        <v>3</v>
+      </c>
+      <c r="AE49">
+        <v>3</v>
+      </c>
+      <c r="AF49">
+        <v>3</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>MA40</v>
       </c>
       <c r="B50" t="str">
         <v>1</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="str">
         <v>Daniel Michaelis</v>
       </c>
       <c r="E50">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="F50">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="G50">
         <v>167109</v>
       </c>
       <c r="H50" t="str">
         <v>slornne</v>
       </c>
       <c r="I50">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="J50">
-        <v>31</v>
+        <v>64</v>
+      </c>
+      <c r="K50">
+        <v>3</v>
+      </c>
+      <c r="L50">
+        <v>2</v>
+      </c>
+      <c r="M50">
+        <v>3</v>
+      </c>
+      <c r="N50">
+        <v>3</v>
+      </c>
+      <c r="O50">
+        <v>5</v>
       </c>
       <c r="P50">
         <v>3</v>
       </c>
       <c r="Q50">
         <v>3</v>
       </c>
       <c r="R50">
         <v>2</v>
       </c>
       <c r="S50">
         <v>3</v>
       </c>
       <c r="T50">
         <v>3</v>
       </c>
       <c r="U50">
         <v>2</v>
       </c>
       <c r="V50">
         <v>2</v>
       </c>
       <c r="W50">
         <v>2</v>
       </c>
       <c r="X50">
         <v>3</v>
       </c>
       <c r="Y50">
         <v>2</v>
       </c>
       <c r="Z50">
         <v>2</v>
       </c>
       <c r="AA50">
+        <v>4</v>
+      </c>
+      <c r="AB50">
+        <v>3</v>
+      </c>
+      <c r="AC50">
+        <v>3</v>
+      </c>
+      <c r="AD50">
+        <v>4</v>
+      </c>
+      <c r="AE50">
+        <v>3</v>
+      </c>
+      <c r="AF50">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>MA40</v>
       </c>
       <c r="B51" t="str">
         <v>2</v>
       </c>
       <c r="C51">
         <v>2</v>
       </c>
       <c r="D51" t="str">
         <v>Jeff Huebner</v>
       </c>
       <c r="E51">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F51">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="G51">
         <v>298859</v>
       </c>
       <c r="H51" t="str">
         <v>jeffhuebner</v>
       </c>
       <c r="I51">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J51">
-        <v>34</v>
+        <v>66</v>
+      </c>
+      <c r="K51">
+        <v>4</v>
+      </c>
+      <c r="L51">
+        <v>3</v>
+      </c>
+      <c r="M51">
+        <v>4</v>
+      </c>
+      <c r="N51">
+        <v>3</v>
+      </c>
+      <c r="O51">
+        <v>3</v>
       </c>
       <c r="P51">
         <v>3</v>
       </c>
       <c r="Q51">
         <v>2</v>
       </c>
       <c r="R51">
         <v>3</v>
       </c>
       <c r="S51">
         <v>3</v>
       </c>
       <c r="T51">
         <v>2</v>
       </c>
       <c r="U51">
         <v>2</v>
       </c>
       <c r="V51">
         <v>3</v>
       </c>
       <c r="W51">
         <v>3</v>
       </c>
       <c r="X51">
         <v>3</v>
       </c>
       <c r="Y51">
         <v>3</v>
       </c>
       <c r="Z51">
         <v>3</v>
       </c>
       <c r="AA51">
         <v>4</v>
+      </c>
+      <c r="AB51">
+        <v>3</v>
+      </c>
+      <c r="AC51">
+        <v>4</v>
+      </c>
+      <c r="AD51">
+        <v>3</v>
+      </c>
+      <c r="AE51">
+        <v>2</v>
+      </c>
+      <c r="AF51">
+        <v>3</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>MA40</v>
       </c>
       <c r="B52" t="str">
         <v>3</v>
       </c>
       <c r="C52">
         <v>3</v>
       </c>
       <c r="D52" t="str">
         <v>Carl J. Cleem</v>
       </c>
       <c r="E52">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F52">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="G52">
         <v>62674</v>
       </c>
       <c r="H52" t="str">
         <v>mrsnap</v>
       </c>
       <c r="I52">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J52">
-        <v>38</v>
+        <v>69</v>
+      </c>
+      <c r="K52">
+        <v>4</v>
+      </c>
+      <c r="L52">
+        <v>3</v>
+      </c>
+      <c r="M52">
+        <v>4</v>
+      </c>
+      <c r="N52">
+        <v>3</v>
       </c>
       <c r="O52">
         <v>3</v>
       </c>
       <c r="P52">
         <v>3</v>
       </c>
       <c r="Q52">
         <v>3</v>
       </c>
       <c r="R52">
         <v>3</v>
       </c>
       <c r="S52">
         <v>2</v>
       </c>
       <c r="T52">
         <v>4</v>
       </c>
       <c r="U52">
         <v>3</v>
       </c>
       <c r="V52">
         <v>2</v>
       </c>
       <c r="W52">
         <v>2</v>
       </c>
       <c r="X52">
         <v>4</v>
       </c>
       <c r="Y52">
         <v>2</v>
       </c>
       <c r="Z52">
         <v>3</v>
       </c>
       <c r="AA52">
+        <v>4</v>
+      </c>
+      <c r="AB52">
+        <v>3</v>
+      </c>
+      <c r="AC52">
+        <v>4</v>
+      </c>
+      <c r="AD52">
+        <v>3</v>
+      </c>
+      <c r="AE52">
+        <v>3</v>
+      </c>
+      <c r="AF52">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
         <v>MA40</v>
       </c>
       <c r="B53" t="str">
         <v>T4</v>
       </c>
       <c r="C53">
         <v>4</v>
       </c>
       <c r="D53" t="str">
-        <v>T.J. Sanders</v>
+        <v>Michael Cross</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F53">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="G53">
-        <v>80648</v>
+        <v>197981</v>
       </c>
       <c r="H53" t="str">
-        <v>tjsanders</v>
+        <v>michaelcross</v>
       </c>
       <c r="I53">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J53">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="K53">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L53">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="M53">
+        <v>3</v>
+      </c>
+      <c r="N53">
+        <v>2</v>
+      </c>
+      <c r="O53">
+        <v>3</v>
+      </c>
+      <c r="P53">
+        <v>3</v>
+      </c>
+      <c r="Q53">
+        <v>3</v>
+      </c>
+      <c r="R53">
+        <v>3</v>
+      </c>
+      <c r="S53">
+        <v>3</v>
+      </c>
+      <c r="T53">
+        <v>5</v>
+      </c>
+      <c r="U53">
+        <v>3</v>
+      </c>
+      <c r="V53">
+        <v>4</v>
+      </c>
+      <c r="W53">
+        <v>3</v>
       </c>
       <c r="X53">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y53">
         <v>3</v>
       </c>
       <c r="Z53">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AA53">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AB53">
         <v>3</v>
       </c>
       <c r="AC53">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AD53">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AE53">
         <v>3</v>
       </c>
       <c r="AF53">
         <v>3</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
         <v>MA40</v>
       </c>
       <c r="B54" t="str">
         <v>T4</v>
       </c>
       <c r="C54">
         <v>4</v>
       </c>
       <c r="D54" t="str">
         <v>Jesse Newhouse</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F54">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="G54">
         <v>209487</v>
       </c>
       <c r="H54" t="str">
         <v>newhousedyes</v>
       </c>
       <c r="I54">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J54">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="K54">
         <v>4</v>
       </c>
       <c r="L54">
         <v>3</v>
       </c>
       <c r="M54">
         <v>4</v>
       </c>
       <c r="N54">
         <v>5</v>
       </c>
       <c r="O54">
         <v>3</v>
       </c>
       <c r="P54">
         <v>3</v>
+      </c>
+      <c r="Q54">
+        <v>3</v>
+      </c>
+      <c r="R54">
+        <v>3</v>
+      </c>
+      <c r="S54">
+        <v>3</v>
+      </c>
+      <c r="T54">
+        <v>3</v>
+      </c>
+      <c r="U54">
+        <v>3</v>
+      </c>
+      <c r="V54">
+        <v>3</v>
+      </c>
+      <c r="W54">
+        <v>4</v>
+      </c>
+      <c r="X54">
+        <v>4</v>
+      </c>
+      <c r="Y54">
+        <v>2</v>
+      </c>
+      <c r="Z54">
+        <v>3</v>
+      </c>
+      <c r="AA54">
+        <v>4</v>
       </c>
       <c r="AB54">
         <v>3</v>
       </c>
       <c r="AC54">
         <v>2</v>
       </c>
       <c r="AD54">
         <v>2</v>
       </c>
       <c r="AE54">
         <v>3</v>
       </c>
       <c r="AF54">
         <v>3</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
         <v>MA40</v>
       </c>
       <c r="B55" t="str">
-        <v>T6</v>
+        <v>6</v>
       </c>
       <c r="C55">
         <v>6</v>
       </c>
       <c r="D55" t="str">
         <v>Antonio Sunseri</v>
       </c>
       <c r="E55">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F55">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="G55">
         <v>155479</v>
       </c>
       <c r="H55" t="str">
         <v>antonio155479</v>
       </c>
       <c r="I55">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J55">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="K55">
         <v>4</v>
       </c>
       <c r="L55">
         <v>2</v>
       </c>
       <c r="M55">
         <v>3</v>
       </c>
       <c r="N55">
         <v>4</v>
+      </c>
+      <c r="O55">
+        <v>5</v>
+      </c>
+      <c r="P55">
+        <v>3</v>
+      </c>
+      <c r="Q55">
+        <v>2</v>
+      </c>
+      <c r="R55">
+        <v>4</v>
+      </c>
+      <c r="S55">
+        <v>4</v>
+      </c>
+      <c r="T55">
+        <v>3</v>
+      </c>
+      <c r="U55">
+        <v>2</v>
+      </c>
+      <c r="V55">
+        <v>4</v>
+      </c>
+      <c r="W55">
+        <v>2</v>
+      </c>
+      <c r="X55">
+        <v>4</v>
+      </c>
+      <c r="Y55">
+        <v>2</v>
+      </c>
+      <c r="Z55">
+        <v>3</v>
       </c>
       <c r="AA55">
         <v>4</v>
       </c>
       <c r="AB55">
         <v>3</v>
       </c>
       <c r="AC55">
         <v>4</v>
       </c>
       <c r="AD55">
         <v>3</v>
       </c>
       <c r="AE55">
         <v>3</v>
       </c>
       <c r="AF55">
         <v>4</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
         <v>MA40</v>
       </c>
       <c r="B56" t="str">
-        <v>T6</v>
+        <v>7</v>
       </c>
       <c r="C56">
+        <v>7</v>
+      </c>
+      <c r="D56" t="str">
+        <v>T.J. Sanders</v>
+      </c>
+      <c r="E56">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>75</v>
+      </c>
+      <c r="G56">
+        <v>80648</v>
+      </c>
+      <c r="H56" t="str">
+        <v>tjsanders</v>
+      </c>
+      <c r="I56">
+        <v>8</v>
+      </c>
+      <c r="J56">
+        <v>75</v>
+      </c>
+      <c r="K56">
+        <v>4</v>
+      </c>
+      <c r="L56">
+        <v>4</v>
+      </c>
+      <c r="M56">
+        <v>4</v>
+      </c>
+      <c r="N56">
         <v>6</v>
       </c>
-      <c r="D56" t="str">
-[...19 lines deleted...]
-      </c>
       <c r="O56">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P56">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q56">
         <v>3</v>
       </c>
       <c r="R56">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S56">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T56">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="U56">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V56">
         <v>4</v>
       </c>
       <c r="W56">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="X56">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y56">
         <v>3</v>
       </c>
       <c r="Z56">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AA56">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="AB56">
+        <v>3</v>
+      </c>
+      <c r="AC56">
+        <v>4</v>
+      </c>
+      <c r="AD56">
+        <v>2</v>
+      </c>
+      <c r="AE56">
+        <v>3</v>
+      </c>
+      <c r="AF56">
+        <v>3</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
         <v>MA40</v>
       </c>
       <c r="B57" t="str">
         <v>8</v>
       </c>
       <c r="C57">
         <v>8</v>
       </c>
       <c r="D57" t="str">
         <v>Swingin Kong</v>
       </c>
       <c r="E57">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F57">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="G57">
         <v>208171</v>
       </c>
       <c r="H57" t="str">
         <v>dkdonkeykong</v>
       </c>
       <c r="I57">
+        <v>9</v>
+      </c>
+      <c r="J57">
+        <v>76</v>
+      </c>
+      <c r="K57">
+        <v>4</v>
+      </c>
+      <c r="L57">
+        <v>4</v>
+      </c>
+      <c r="M57">
+        <v>4</v>
+      </c>
+      <c r="N57">
+        <v>4</v>
+      </c>
+      <c r="O57">
+        <v>4</v>
+      </c>
+      <c r="P57">
+        <v>3</v>
+      </c>
+      <c r="Q57">
+        <v>3</v>
+      </c>
+      <c r="R57">
+        <v>3</v>
+      </c>
+      <c r="S57">
+        <v>3</v>
+      </c>
+      <c r="T57">
+        <v>3</v>
+      </c>
+      <c r="U57">
+        <v>3</v>
+      </c>
+      <c r="V57">
+        <v>3</v>
+      </c>
+      <c r="W57">
+        <v>3</v>
+      </c>
+      <c r="X57">
         <v>6</v>
       </c>
-      <c r="J57">
-[...18 lines deleted...]
-        <v>3</v>
+      <c r="Y57">
+        <v>3</v>
+      </c>
+      <c r="Z57">
+        <v>2</v>
+      </c>
+      <c r="AA57">
+        <v>4</v>
       </c>
       <c r="AB57">
         <v>3</v>
       </c>
       <c r="AC57">
         <v>5</v>
       </c>
       <c r="AD57">
         <v>2</v>
       </c>
       <c r="AE57">
         <v>3</v>
       </c>
       <c r="AF57">
         <v>4</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
         <v>MA40</v>
       </c>
       <c r="B58" t="str">
         <v>9</v>
       </c>
       <c r="C58">
         <v>9</v>
       </c>
       <c r="D58" t="str">
         <v>nick</v>
       </c>
       <c r="E58">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="F58">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="H58" t="str">
         <v>impala61</v>
       </c>
       <c r="I58">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="J58">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="K58">
         <v>6</v>
       </c>
       <c r="L58">
         <v>3</v>
+      </c>
+      <c r="M58">
+        <v>4</v>
+      </c>
+      <c r="N58">
+        <v>4</v>
+      </c>
+      <c r="O58">
+        <v>5</v>
+      </c>
+      <c r="P58">
+        <v>3</v>
+      </c>
+      <c r="Q58">
+        <v>3</v>
+      </c>
+      <c r="R58">
+        <v>3</v>
+      </c>
+      <c r="S58">
+        <v>4</v>
+      </c>
+      <c r="T58">
+        <v>4</v>
+      </c>
+      <c r="U58">
+        <v>4</v>
+      </c>
+      <c r="V58">
+        <v>4</v>
+      </c>
+      <c r="W58">
+        <v>4</v>
       </c>
       <c r="X58">
         <v>4</v>
       </c>
       <c r="Y58">
         <v>3</v>
       </c>
       <c r="Z58">
         <v>4</v>
       </c>
       <c r="AA58">
         <v>4</v>
       </c>
       <c r="AB58">
         <v>3</v>
       </c>
       <c r="AC58">
         <v>4</v>
       </c>
       <c r="AD58">
         <v>3</v>
       </c>
       <c r="AE58">
         <v>4</v>
       </c>
       <c r="AF58">
         <v>3</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
         <v>MA50</v>
       </c>
       <c r="B59" t="str">
-        <v>1</v>
+        <v>T1</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
       <c r="D59" t="str">
-        <v>Lonnie Drouhard</v>
+        <v>Jeremy Coulter</v>
       </c>
       <c r="E59">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F59">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="G59">
-        <v>166176</v>
+        <v>80616</v>
       </c>
       <c r="H59" t="str">
-        <v>lonnie2003</v>
+        <v>jeremycoulter</v>
       </c>
       <c r="I59">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J59">
-        <v>34</v>
+        <v>67</v>
+      </c>
+      <c r="K59">
+        <v>4</v>
+      </c>
+      <c r="L59">
+        <v>3</v>
+      </c>
+      <c r="M59">
+        <v>4</v>
+      </c>
+      <c r="N59">
+        <v>3</v>
+      </c>
+      <c r="O59">
+        <v>3</v>
+      </c>
+      <c r="P59">
+        <v>3</v>
+      </c>
+      <c r="Q59">
+        <v>3</v>
+      </c>
+      <c r="R59">
+        <v>2</v>
+      </c>
+      <c r="S59">
+        <v>3</v>
       </c>
       <c r="T59">
         <v>3</v>
       </c>
       <c r="U59">
         <v>2</v>
       </c>
       <c r="V59">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W59">
         <v>3</v>
       </c>
       <c r="X59">
         <v>3</v>
       </c>
       <c r="Y59">
         <v>2</v>
       </c>
       <c r="Z59">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AA59">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AB59">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC59">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AD59">
         <v>2</v>
       </c>
       <c r="AE59">
         <v>3</v>
+      </c>
+      <c r="AF59">
+        <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
         <v>MA50</v>
       </c>
       <c r="B60" t="str">
-        <v>2</v>
+        <v>T1</v>
       </c>
       <c r="C60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D60" t="str">
         <v>Rick Godden</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="G60">
         <v>89353</v>
       </c>
       <c r="H60" t="str">
         <v>dikjames</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60">
-        <v>30</v>
+        <v>67</v>
+      </c>
+      <c r="K60">
+        <v>4</v>
+      </c>
+      <c r="L60">
+        <v>2</v>
+      </c>
+      <c r="M60">
+        <v>3</v>
+      </c>
+      <c r="N60">
+        <v>3</v>
+      </c>
+      <c r="O60">
+        <v>4</v>
+      </c>
+      <c r="P60">
+        <v>3</v>
+      </c>
+      <c r="Q60">
+        <v>2</v>
+      </c>
+      <c r="R60">
+        <v>3</v>
+      </c>
+      <c r="S60">
+        <v>5</v>
+      </c>
+      <c r="T60">
+        <v>3</v>
+      </c>
+      <c r="U60">
+        <v>3</v>
+      </c>
+      <c r="V60">
+        <v>2</v>
       </c>
       <c r="W60">
         <v>3</v>
       </c>
       <c r="X60">
         <v>4</v>
       </c>
       <c r="Y60">
         <v>3</v>
       </c>
       <c r="Z60">
         <v>3</v>
       </c>
       <c r="AA60">
         <v>2</v>
       </c>
       <c r="AB60">
         <v>4</v>
       </c>
       <c r="AC60">
         <v>3</v>
       </c>
       <c r="AD60">
         <v>2</v>
       </c>
       <c r="AE60">
         <v>3</v>
       </c>
       <c r="AF60">
         <v>3</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>MA50</v>
       </c>
       <c r="B61" t="str">
-        <v>3</v>
+        <v>T3</v>
       </c>
       <c r="C61">
         <v>3</v>
       </c>
       <c r="D61" t="str">
-        <v>Jon buford</v>
+        <v>Lonnie Drouhard</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F61">
-        <v>37</v>
+        <v>70</v>
+      </c>
+      <c r="G61">
+        <v>166176</v>
       </c>
       <c r="H61" t="str">
-        <v>biggusdiscus1</v>
+        <v>lonnie2003</v>
       </c>
       <c r="I61">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J61">
-        <v>37</v>
+        <v>70</v>
+      </c>
+      <c r="K61">
+        <v>5</v>
+      </c>
+      <c r="L61">
+        <v>4</v>
+      </c>
+      <c r="M61">
+        <v>4</v>
+      </c>
+      <c r="N61">
+        <v>4</v>
+      </c>
+      <c r="O61">
+        <v>3</v>
+      </c>
+      <c r="P61">
+        <v>3</v>
+      </c>
+      <c r="Q61">
+        <v>3</v>
+      </c>
+      <c r="R61">
+        <v>3</v>
       </c>
       <c r="S61">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T61">
         <v>3</v>
       </c>
       <c r="U61">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V61">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W61">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="X61">
         <v>3</v>
       </c>
       <c r="Y61">
         <v>2</v>
       </c>
       <c r="Z61">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA61">
         <v>4</v>
       </c>
       <c r="AB61">
         <v>3</v>
       </c>
       <c r="AC61">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AD61">
         <v>2</v>
+      </c>
+      <c r="AE61">
+        <v>3</v>
+      </c>
+      <c r="AF61">
+        <v>4</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
         <v>MA50</v>
       </c>
       <c r="B62" t="str">
-        <v>T4</v>
+        <v>T3</v>
       </c>
       <c r="C62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D62" t="str">
-        <v>Jeremy Coulter</v>
+        <v>Jorge Ventura</v>
       </c>
       <c r="E62">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F62">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="G62">
-        <v>80616</v>
+        <v>210452</v>
       </c>
       <c r="H62" t="str">
-        <v>jeremycoulter</v>
+        <v>jorge0311</v>
       </c>
       <c r="I62">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J62">
-        <v>32</v>
+        <v>70</v>
+      </c>
+      <c r="K62">
+        <v>3</v>
+      </c>
+      <c r="L62">
+        <v>2</v>
+      </c>
+      <c r="M62">
+        <v>4</v>
+      </c>
+      <c r="N62">
+        <v>5</v>
+      </c>
+      <c r="O62">
+        <v>4</v>
+      </c>
+      <c r="P62">
+        <v>2</v>
+      </c>
+      <c r="Q62">
+        <v>3</v>
+      </c>
+      <c r="R62">
+        <v>3</v>
+      </c>
+      <c r="S62">
+        <v>4</v>
+      </c>
+      <c r="T62">
+        <v>4</v>
+      </c>
+      <c r="U62">
+        <v>1</v>
+      </c>
+      <c r="V62">
+        <v>4</v>
       </c>
       <c r="W62">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X62">
         <v>3</v>
       </c>
       <c r="Y62">
         <v>2</v>
       </c>
       <c r="Z62">
         <v>3</v>
       </c>
       <c r="AA62">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AB62">
         <v>4</v>
       </c>
       <c r="AC62">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AD62">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AE62">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AF62">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
         <v>MA50</v>
       </c>
       <c r="B63" t="str">
-        <v>T4</v>
+        <v>T5</v>
       </c>
       <c r="C63">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D63" t="str">
-        <v>Jorge Ventura</v>
+        <v>Jerry Reller</v>
       </c>
       <c r="E63">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F63">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="G63">
-        <v>210452</v>
+        <v>208214</v>
       </c>
       <c r="H63" t="str">
-        <v>jorge0311</v>
+        <v>jerryr1969</v>
       </c>
       <c r="I63">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J63">
-        <v>38</v>
+        <v>73</v>
+      </c>
+      <c r="K63">
+        <v>3</v>
+      </c>
+      <c r="L63">
+        <v>3</v>
+      </c>
+      <c r="M63">
+        <v>3</v>
+      </c>
+      <c r="N63">
+        <v>3</v>
+      </c>
+      <c r="O63">
+        <v>3</v>
+      </c>
+      <c r="P63">
+        <v>3</v>
+      </c>
+      <c r="Q63">
+        <v>4</v>
+      </c>
+      <c r="R63">
+        <v>3</v>
       </c>
       <c r="S63">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T63">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U63">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="V63">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="W63">
         <v>4</v>
       </c>
       <c r="X63">
         <v>3</v>
       </c>
       <c r="Y63">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z63">
         <v>3</v>
       </c>
       <c r="AA63">
         <v>4</v>
       </c>
       <c r="AB63">
         <v>4</v>
       </c>
       <c r="AC63">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AD63">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="AE63">
+        <v>4</v>
+      </c>
+      <c r="AF63">
+        <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
         <v>MA50</v>
       </c>
       <c r="B64" t="str">
-        <v>T6</v>
+        <v>T5</v>
       </c>
       <c r="C64">
+        <v>5</v>
+      </c>
+      <c r="D64" t="str">
+        <v>Fred Monzyk</v>
+      </c>
+      <c r="E64">
         <v>6</v>
       </c>
-      <c r="D64" t="str">
-[...4 lines deleted...]
-      </c>
       <c r="F64">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="H64" t="str">
-        <v>hottoddy</v>
+        <v>fmonzyk</v>
       </c>
       <c r="I64">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J64">
-        <v>36</v>
+        <v>73</v>
+      </c>
+      <c r="K64">
+        <v>6</v>
+      </c>
+      <c r="L64">
+        <v>2</v>
+      </c>
+      <c r="M64">
+        <v>3</v>
+      </c>
+      <c r="N64">
+        <v>3</v>
+      </c>
+      <c r="O64">
+        <v>4</v>
+      </c>
+      <c r="P64">
+        <v>4</v>
       </c>
       <c r="Q64">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R64">
         <v>3</v>
       </c>
       <c r="S64">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T64">
         <v>3</v>
       </c>
       <c r="U64">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V64">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W64">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="X64">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y64">
         <v>3</v>
       </c>
       <c r="Z64">
         <v>3</v>
       </c>
       <c r="AA64">
         <v>4</v>
+      </c>
+      <c r="AB64">
+        <v>4</v>
+      </c>
+      <c r="AC64">
+        <v>3</v>
+      </c>
+      <c r="AD64">
+        <v>3</v>
+      </c>
+      <c r="AE64">
+        <v>3</v>
+      </c>
+      <c r="AF64">
+        <v>3</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
         <v>MA50</v>
       </c>
       <c r="B65" t="str">
-        <v>T6</v>
+        <v>T5</v>
       </c>
       <c r="C65">
+        <v>5</v>
+      </c>
+      <c r="D65" t="str">
+        <v>Rob Koning</v>
+      </c>
+      <c r="E65">
         <v>6</v>
       </c>
-      <c r="D65" t="str">
-[...4 lines deleted...]
-      </c>
       <c r="F65">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="H65" t="str">
-        <v>fmonzyk</v>
+        <v>robkoning</v>
       </c>
       <c r="I65">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J65">
-        <v>39</v>
+        <v>73</v>
+      </c>
+      <c r="K65">
+        <v>5</v>
+      </c>
+      <c r="L65">
+        <v>2</v>
+      </c>
+      <c r="M65">
+        <v>4</v>
+      </c>
+      <c r="N65">
+        <v>3</v>
+      </c>
+      <c r="O65">
+        <v>4</v>
+      </c>
+      <c r="P65">
+        <v>3</v>
+      </c>
+      <c r="Q65">
+        <v>4</v>
+      </c>
+      <c r="R65">
+        <v>2</v>
+      </c>
+      <c r="S65">
+        <v>4</v>
       </c>
       <c r="T65">
         <v>3</v>
       </c>
       <c r="U65">
         <v>3</v>
       </c>
       <c r="V65">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W65">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="X65">
         <v>4</v>
       </c>
       <c r="Y65">
         <v>3</v>
       </c>
       <c r="Z65">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA65">
         <v>4</v>
       </c>
       <c r="AB65">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC65">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD65">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AE65">
+        <v>3</v>
+      </c>
+      <c r="AF65">
         <v>3</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
         <v>MA50</v>
       </c>
       <c r="B66" t="str">
-        <v>T6</v>
+        <v>8</v>
       </c>
       <c r="C66">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D66" t="str">
-        <v>Nathan Dickey</v>
+        <v>Todd</v>
       </c>
       <c r="E66">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F66">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="H66" t="str">
-        <v>natedickey</v>
+        <v>hottoddy</v>
       </c>
       <c r="I66">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J66">
-        <v>39</v>
+        <v>74</v>
+      </c>
+      <c r="K66">
+        <v>4</v>
+      </c>
+      <c r="L66">
+        <v>4</v>
+      </c>
+      <c r="M66">
+        <v>3</v>
+      </c>
+      <c r="N66">
+        <v>3</v>
+      </c>
+      <c r="O66">
+        <v>3</v>
+      </c>
+      <c r="P66">
+        <v>3</v>
+      </c>
+      <c r="Q66">
+        <v>4</v>
+      </c>
+      <c r="R66">
+        <v>3</v>
+      </c>
+      <c r="S66">
+        <v>4</v>
       </c>
       <c r="T66">
         <v>3</v>
       </c>
       <c r="U66">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="V66">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="W66">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="X66">
         <v>3</v>
       </c>
       <c r="Y66">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z66">
         <v>3</v>
       </c>
       <c r="AA66">
         <v>4</v>
       </c>
       <c r="AB66">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC66">
         <v>4</v>
       </c>
       <c r="AD66">
         <v>3</v>
       </c>
       <c r="AE66">
         <v>3</v>
+      </c>
+      <c r="AF66">
+        <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
         <v>MA50</v>
       </c>
       <c r="B67" t="str">
-        <v>T9</v>
+        <v>9</v>
       </c>
       <c r="C67">
         <v>9</v>
       </c>
       <c r="D67" t="str">
-        <v>Chase kayes</v>
+        <v>Jon buford</v>
       </c>
       <c r="E67">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F67">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="H67" t="str">
-        <v>chasekayes</v>
+        <v>biggusdiscus1</v>
       </c>
       <c r="I67">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J67">
-        <v>37</v>
+        <v>75</v>
+      </c>
+      <c r="K67">
+        <v>5</v>
+      </c>
+      <c r="L67">
+        <v>5</v>
+      </c>
+      <c r="M67">
+        <v>5</v>
+      </c>
+      <c r="N67">
+        <v>3</v>
+      </c>
+      <c r="O67">
+        <v>3</v>
+      </c>
+      <c r="P67">
+        <v>3</v>
       </c>
       <c r="Q67">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R67">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="S67">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T67">
         <v>3</v>
       </c>
       <c r="U67">
         <v>3</v>
       </c>
       <c r="V67">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W67">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="X67">
         <v>3</v>
       </c>
       <c r="Y67">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Z67">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AA67">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="AB67">
+        <v>3</v>
+      </c>
+      <c r="AC67">
+        <v>4</v>
+      </c>
+      <c r="AD67">
+        <v>2</v>
+      </c>
+      <c r="AE67">
+        <v>4</v>
+      </c>
+      <c r="AF67">
+        <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
         <v>MA50</v>
       </c>
       <c r="B68" t="str">
-        <v>T9</v>
+        <v>10</v>
       </c>
       <c r="C68">
+        <v>10</v>
+      </c>
+      <c r="D68" t="str">
+        <v>Nathan Dickey</v>
+      </c>
+      <c r="E68">
         <v>9</v>
       </c>
-      <c r="D68" t="str">
-[...4 lines deleted...]
-      </c>
       <c r="F68">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="H68" t="str">
-        <v>robkoning</v>
+        <v>natedickey</v>
       </c>
       <c r="I68">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J68">
-        <v>40</v>
+        <v>76</v>
+      </c>
+      <c r="K68">
+        <v>6</v>
+      </c>
+      <c r="L68">
+        <v>3</v>
+      </c>
+      <c r="M68">
+        <v>4</v>
+      </c>
+      <c r="N68">
+        <v>4</v>
+      </c>
+      <c r="O68">
+        <v>4</v>
+      </c>
+      <c r="P68">
+        <v>3</v>
+      </c>
+      <c r="Q68">
+        <v>3</v>
+      </c>
+      <c r="R68">
+        <v>3</v>
       </c>
       <c r="S68">
         <v>4</v>
       </c>
       <c r="T68">
         <v>3</v>
       </c>
       <c r="U68">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="V68">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W68">
         <v>3</v>
       </c>
       <c r="X68">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y68">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Z68">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AA68">
         <v>4</v>
       </c>
       <c r="AB68">
         <v>3</v>
       </c>
       <c r="AC68">
         <v>4</v>
       </c>
       <c r="AD68">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="AE68">
+        <v>3</v>
+      </c>
+      <c r="AF68">
+        <v>3</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
         <v>MA50</v>
       </c>
       <c r="B69" t="str">
         <v>T11</v>
       </c>
       <c r="C69">
         <v>11</v>
       </c>
       <c r="D69" t="str">
-        <v>Jerry Reller</v>
+        <v>Wayne Clark</v>
       </c>
       <c r="E69">
+        <v>11</v>
+      </c>
+      <c r="F69">
+        <v>78</v>
+      </c>
+      <c r="G69">
+        <v>210605</v>
+      </c>
+      <c r="H69" t="str">
+        <v>wayneclark</v>
+      </c>
+      <c r="I69">
+        <v>11</v>
+      </c>
+      <c r="J69">
+        <v>78</v>
+      </c>
+      <c r="K69">
         <v>7</v>
       </c>
-      <c r="F69">
-[...12 lines deleted...]
-        <v>37</v>
+      <c r="L69">
+        <v>3</v>
+      </c>
+      <c r="M69">
+        <v>5</v>
+      </c>
+      <c r="N69">
+        <v>3</v>
+      </c>
+      <c r="O69">
+        <v>3</v>
+      </c>
+      <c r="P69">
+        <v>3</v>
+      </c>
+      <c r="Q69">
+        <v>3</v>
+      </c>
+      <c r="R69">
+        <v>3</v>
+      </c>
+      <c r="S69">
+        <v>3</v>
+      </c>
+      <c r="T69">
+        <v>3</v>
+      </c>
+      <c r="U69">
+        <v>3</v>
+      </c>
+      <c r="V69">
+        <v>3</v>
       </c>
       <c r="W69">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="X69">
         <v>3</v>
       </c>
       <c r="Y69">
         <v>3</v>
       </c>
       <c r="Z69">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AA69">
         <v>4</v>
       </c>
       <c r="AB69">
         <v>4</v>
       </c>
       <c r="AC69">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AD69">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AE69">
         <v>4</v>
       </c>
       <c r="AF69">
         <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
         <v>MA50</v>
       </c>
       <c r="B70" t="str">
         <v>T11</v>
       </c>
       <c r="C70">
         <v>11</v>
       </c>
       <c r="D70" t="str">
-        <v>Phil Clark</v>
+        <v>Chase kayes</v>
       </c>
       <c r="E70">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F70">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>211964</v>
+        <v>78</v>
       </c>
       <c r="H70" t="str">
-        <v>pfilc23</v>
+        <v>chasekayes</v>
       </c>
       <c r="I70">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J70">
-        <v>40</v>
+        <v>78</v>
+      </c>
+      <c r="K70">
+        <v>5</v>
+      </c>
+      <c r="L70">
+        <v>5</v>
+      </c>
+      <c r="M70">
+        <v>5</v>
+      </c>
+      <c r="N70">
+        <v>3</v>
+      </c>
+      <c r="O70">
+        <v>4</v>
+      </c>
+      <c r="P70">
+        <v>3</v>
+      </c>
+      <c r="Q70">
+        <v>3</v>
+      </c>
+      <c r="R70">
+        <v>5</v>
+      </c>
+      <c r="S70">
+        <v>3</v>
+      </c>
+      <c r="T70">
+        <v>3</v>
       </c>
       <c r="U70">
         <v>3</v>
       </c>
       <c r="V70">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W70">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="X70">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y70">
         <v>3</v>
       </c>
       <c r="Z70">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA70">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AB70">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC70">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AD70">
         <v>3</v>
       </c>
       <c r="AE70">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="AF70">
+        <v>3</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
         <v>MA50</v>
       </c>
       <c r="B71" t="str">
         <v>13</v>
       </c>
       <c r="C71">
         <v>13</v>
       </c>
       <c r="D71" t="str">
-        <v>Wayne Clark</v>
+        <v>Phil Clark</v>
       </c>
       <c r="E71">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F71">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="G71">
-        <v>210605</v>
+        <v>211964</v>
       </c>
       <c r="H71" t="str">
-        <v>wayneclark</v>
+        <v>pfilc23</v>
       </c>
       <c r="I71">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J71">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="K71">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="L71">
         <v>3</v>
       </c>
       <c r="M71">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="N71">
+        <v>3</v>
+      </c>
+      <c r="O71">
+        <v>4</v>
+      </c>
+      <c r="P71">
+        <v>4</v>
+      </c>
+      <c r="Q71">
+        <v>3</v>
+      </c>
+      <c r="R71">
+        <v>3</v>
+      </c>
+      <c r="S71">
+        <v>4</v>
+      </c>
+      <c r="T71">
+        <v>3</v>
+      </c>
+      <c r="U71">
+        <v>3</v>
+      </c>
+      <c r="V71">
+        <v>4</v>
+      </c>
+      <c r="W71">
+        <v>4</v>
+      </c>
+      <c r="X71">
+        <v>4</v>
+      </c>
+      <c r="Y71">
+        <v>3</v>
       </c>
       <c r="Z71">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AA71">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AB71">
         <v>4</v>
       </c>
       <c r="AC71">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AD71">
         <v>3</v>
       </c>
       <c r="AE71">
         <v>4</v>
       </c>
       <c r="AF71">
         <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
         <v>MA60</v>
       </c>
       <c r="B72" t="str">
         <v>T1</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72" t="str">
-        <v>Kevin Nichols</v>
+        <v>Craig Beavers</v>
       </c>
       <c r="E72">
         <v>3</v>
       </c>
       <c r="F72">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="G72">
-        <v>150883</v>
+        <v>277111</v>
       </c>
       <c r="H72" t="str">
-        <v>kevinnichols</v>
+        <v>craigbeavers</v>
       </c>
       <c r="I72">
         <v>3</v>
       </c>
       <c r="J72">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="K72">
         <v>4</v>
       </c>
       <c r="L72">
         <v>3</v>
       </c>
+      <c r="M72">
+        <v>5</v>
+      </c>
+      <c r="N72">
+        <v>3</v>
+      </c>
+      <c r="O72">
+        <v>4</v>
+      </c>
+      <c r="P72">
+        <v>3</v>
+      </c>
+      <c r="Q72">
+        <v>3</v>
+      </c>
+      <c r="R72">
+        <v>3</v>
+      </c>
+      <c r="S72">
+        <v>3</v>
+      </c>
+      <c r="T72">
+        <v>3</v>
+      </c>
+      <c r="U72">
+        <v>2</v>
+      </c>
+      <c r="V72">
+        <v>2</v>
+      </c>
+      <c r="W72">
+        <v>3</v>
+      </c>
       <c r="X72">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y72">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Z72">
         <v>3</v>
       </c>
       <c r="AA72">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AB72">
         <v>4</v>
       </c>
       <c r="AC72">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD72">
         <v>3</v>
       </c>
       <c r="AE72">
         <v>3</v>
       </c>
       <c r="AF72">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
         <v>MA60</v>
       </c>
       <c r="B73" t="str">
         <v>T1</v>
       </c>
       <c r="C73">
         <v>1</v>
       </c>
       <c r="D73" t="str">
         <v>Gary erwin</v>
       </c>
       <c r="E73">
         <v>3</v>
       </c>
       <c r="F73">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H73" t="str">
         <v>gary3232</v>
       </c>
       <c r="I73">
         <v>3</v>
       </c>
       <c r="J73">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="K73">
         <v>5</v>
       </c>
       <c r="L73">
         <v>2</v>
       </c>
       <c r="M73">
         <v>3</v>
       </c>
       <c r="N73">
         <v>4</v>
       </c>
       <c r="O73">
         <v>5</v>
       </c>
       <c r="P73">
         <v>3</v>
       </c>
       <c r="Q73">
+        <v>3</v>
+      </c>
+      <c r="R73">
+        <v>4</v>
+      </c>
+      <c r="S73">
+        <v>3</v>
+      </c>
+      <c r="T73">
+        <v>3</v>
+      </c>
+      <c r="U73">
+        <v>3</v>
+      </c>
+      <c r="V73">
+        <v>3</v>
+      </c>
+      <c r="W73">
+        <v>3</v>
+      </c>
+      <c r="X73">
+        <v>4</v>
+      </c>
+      <c r="Y73">
+        <v>2</v>
+      </c>
+      <c r="Z73">
+        <v>3</v>
+      </c>
+      <c r="AA73">
+        <v>2</v>
+      </c>
+      <c r="AB73">
         <v>3</v>
       </c>
       <c r="AC73">
         <v>3</v>
       </c>
       <c r="AD73">
         <v>3</v>
       </c>
       <c r="AE73">
         <v>3</v>
       </c>
       <c r="AF73">
         <v>3</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
         <v>MA60</v>
       </c>
       <c r="B74" t="str">
-        <v>3</v>
+        <v>T3</v>
       </c>
       <c r="C74">
         <v>3</v>
       </c>
       <c r="D74" t="str">
-        <v>Craig Beavers</v>
+        <v>Dave Palmer</v>
       </c>
       <c r="E74">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F74">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="G74">
-        <v>277111</v>
+        <v>154915</v>
       </c>
       <c r="H74" t="str">
-        <v>craigbeavers</v>
+        <v>palm615</v>
       </c>
       <c r="I74">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J74">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="K74">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L74">
         <v>3</v>
       </c>
       <c r="M74">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="N74">
+        <v>3</v>
+      </c>
+      <c r="O74">
+        <v>4</v>
+      </c>
+      <c r="P74">
+        <v>3</v>
+      </c>
+      <c r="Q74">
+        <v>3</v>
+      </c>
+      <c r="R74">
+        <v>2</v>
+      </c>
+      <c r="S74">
+        <v>3</v>
+      </c>
+      <c r="T74">
+        <v>4</v>
+      </c>
+      <c r="U74">
+        <v>2</v>
+      </c>
+      <c r="V74">
+        <v>3</v>
+      </c>
+      <c r="W74">
+        <v>4</v>
+      </c>
+      <c r="X74">
+        <v>3</v>
+      </c>
+      <c r="Y74">
+        <v>3</v>
       </c>
       <c r="Z74">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA74">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AB74">
         <v>4</v>
       </c>
       <c r="AC74">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AD74">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AE74">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AF74">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
         <v>MA60</v>
       </c>
       <c r="B75" t="str">
-        <v>4</v>
+        <v>T3</v>
       </c>
       <c r="C75">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D75" t="str">
-        <v>Dave Palmer</v>
+        <v>Jeff anderson</v>
       </c>
       <c r="E75">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F75">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>154915</v>
+        <v>74</v>
       </c>
       <c r="H75" t="str">
-        <v>palm615</v>
+        <v>bigturnover</v>
       </c>
       <c r="I75">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J75">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="K75">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L75">
         <v>3</v>
       </c>
       <c r="M75">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N75">
         <v>3</v>
       </c>
+      <c r="O75">
+        <v>4</v>
+      </c>
+      <c r="P75">
+        <v>2</v>
+      </c>
+      <c r="Q75">
+        <v>4</v>
+      </c>
+      <c r="R75">
+        <v>2</v>
+      </c>
+      <c r="S75">
+        <v>4</v>
+      </c>
+      <c r="T75">
+        <v>3</v>
+      </c>
+      <c r="U75">
+        <v>3</v>
+      </c>
+      <c r="V75">
+        <v>2</v>
+      </c>
+      <c r="W75">
+        <v>2</v>
+      </c>
+      <c r="X75">
+        <v>4</v>
+      </c>
+      <c r="Y75">
+        <v>3</v>
+      </c>
+      <c r="Z75">
+        <v>4</v>
+      </c>
       <c r="AA75">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AB75">
         <v>4</v>
       </c>
       <c r="AC75">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD75">
         <v>2</v>
       </c>
       <c r="AE75">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AF75">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
         <v>MA60</v>
       </c>
       <c r="B76" t="str">
-        <v>T5</v>
+        <v>5</v>
       </c>
       <c r="C76">
         <v>5</v>
       </c>
       <c r="D76" t="str">
-        <v>Mark Zielinski</v>
+        <v>Kevin Nichols</v>
       </c>
       <c r="E76">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F76">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="G76">
-        <v>278973</v>
+        <v>150883</v>
       </c>
       <c r="H76" t="str">
-        <v>mszcycling</v>
+        <v>kevinnichols</v>
       </c>
       <c r="I76">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J76">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="K76">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L76">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M76">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N76">
         <v>4</v>
       </c>
+      <c r="O76">
+        <v>4</v>
+      </c>
+      <c r="P76">
+        <v>3</v>
+      </c>
+      <c r="Q76">
+        <v>5</v>
+      </c>
+      <c r="R76">
+        <v>3</v>
+      </c>
+      <c r="S76">
+        <v>4</v>
+      </c>
+      <c r="T76">
+        <v>3</v>
+      </c>
+      <c r="U76">
+        <v>3</v>
+      </c>
+      <c r="V76">
+        <v>2</v>
+      </c>
+      <c r="W76">
+        <v>3</v>
+      </c>
+      <c r="X76">
+        <v>3</v>
+      </c>
+      <c r="Y76">
+        <v>3</v>
+      </c>
+      <c r="Z76">
+        <v>3</v>
+      </c>
       <c r="AA76">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AB76">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC76">
         <v>3</v>
       </c>
       <c r="AD76">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AE76">
         <v>3</v>
       </c>
       <c r="AF76">
         <v>4</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
         <v>MA60</v>
       </c>
       <c r="B77" t="str">
-        <v>T5</v>
+        <v>6</v>
       </c>
       <c r="C77">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D77" t="str">
         <v>Mark Turley</v>
       </c>
       <c r="E77">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F77">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="G77">
         <v>104598</v>
       </c>
       <c r="H77" t="str">
         <v>mturley</v>
       </c>
       <c r="I77">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J77">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="K77">
         <v>5</v>
       </c>
       <c r="L77">
         <v>3</v>
       </c>
       <c r="M77">
         <v>6</v>
       </c>
       <c r="N77">
         <v>5</v>
       </c>
       <c r="O77">
         <v>3</v>
       </c>
       <c r="P77">
         <v>4</v>
       </c>
       <c r="Q77">
         <v>2</v>
+      </c>
+      <c r="R77">
+        <v>4</v>
+      </c>
+      <c r="S77">
+        <v>3</v>
+      </c>
+      <c r="T77">
+        <v>4</v>
+      </c>
+      <c r="U77">
+        <v>3</v>
+      </c>
+      <c r="V77">
+        <v>3</v>
+      </c>
+      <c r="W77">
+        <v>2</v>
+      </c>
+      <c r="X77">
+        <v>5</v>
+      </c>
+      <c r="Y77">
+        <v>3</v>
+      </c>
+      <c r="Z77">
+        <v>4</v>
+      </c>
+      <c r="AA77">
+        <v>4</v>
+      </c>
+      <c r="AB77">
+        <v>4</v>
       </c>
       <c r="AC77">
         <v>3</v>
       </c>
       <c r="AD77">
         <v>3</v>
       </c>
       <c r="AE77">
         <v>3</v>
       </c>
       <c r="AF77">
         <v>3</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
         <v>MA60</v>
       </c>
       <c r="B78" t="str">
         <v>7</v>
       </c>
       <c r="C78">
         <v>7</v>
       </c>
       <c r="D78" t="str">
-        <v>Jeff anderson</v>
+        <v>Mark Zielinski</v>
       </c>
       <c r="E78">
+        <v>13</v>
+      </c>
+      <c r="F78">
+        <v>80</v>
+      </c>
+      <c r="G78">
+        <v>278973</v>
+      </c>
+      <c r="H78" t="str">
+        <v>mszcycling</v>
+      </c>
+      <c r="I78">
+        <v>13</v>
+      </c>
+      <c r="J78">
+        <v>80</v>
+      </c>
+      <c r="K78">
+        <v>5</v>
+      </c>
+      <c r="L78">
+        <v>4</v>
+      </c>
+      <c r="M78">
+        <v>5</v>
+      </c>
+      <c r="N78">
+        <v>4</v>
+      </c>
+      <c r="O78">
+        <v>5</v>
+      </c>
+      <c r="P78">
+        <v>4</v>
+      </c>
+      <c r="Q78">
+        <v>3</v>
+      </c>
+      <c r="R78">
+        <v>4</v>
+      </c>
+      <c r="S78">
         <v>7</v>
       </c>
-      <c r="F78">
-[...18 lines deleted...]
-        <v>4</v>
+      <c r="T78">
+        <v>3</v>
+      </c>
+      <c r="U78">
+        <v>2</v>
+      </c>
+      <c r="V78">
+        <v>3</v>
+      </c>
+      <c r="W78">
+        <v>2</v>
+      </c>
+      <c r="X78">
+        <v>4</v>
+      </c>
+      <c r="Y78">
+        <v>3</v>
       </c>
       <c r="Z78">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AA78">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AB78">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC78">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AD78">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AE78">
         <v>3</v>
       </c>
       <c r="AF78">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
         <v>MA60</v>
       </c>
       <c r="B79" t="str">
         <v>8</v>
       </c>
       <c r="C79">
         <v>8</v>
       </c>
       <c r="D79" t="str">
         <v>Tim Sanders</v>
       </c>
       <c r="E79">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="F79">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="G79">
         <v>126741</v>
       </c>
       <c r="H79" t="str">
         <v>grunts</v>
       </c>
       <c r="I79">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="J79">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="K79">
         <v>5</v>
       </c>
       <c r="L79">
+        <v>3</v>
+      </c>
+      <c r="M79">
+        <v>4</v>
+      </c>
+      <c r="N79">
+        <v>4</v>
+      </c>
+      <c r="O79">
+        <v>6</v>
+      </c>
+      <c r="P79">
+        <v>4</v>
+      </c>
+      <c r="Q79">
+        <v>3</v>
+      </c>
+      <c r="R79">
+        <v>4</v>
+      </c>
+      <c r="S79">
+        <v>4</v>
+      </c>
+      <c r="T79">
+        <v>3</v>
+      </c>
+      <c r="U79">
+        <v>3</v>
+      </c>
+      <c r="V79">
+        <v>4</v>
+      </c>
+      <c r="W79">
         <v>3</v>
       </c>
       <c r="X79">
         <v>4</v>
       </c>
       <c r="Y79">
         <v>3</v>
       </c>
       <c r="Z79">
         <v>3</v>
       </c>
       <c r="AA79">
         <v>6</v>
       </c>
       <c r="AB79">
         <v>4</v>
       </c>
       <c r="AC79">
         <v>4</v>
       </c>
       <c r="AD79">
         <v>3</v>
       </c>
       <c r="AE79">
         <v>3</v>
       </c>
       <c r="AF79">
         <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>MA70</v>
       </c>
       <c r="B80" t="str">
         <v>1</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
       <c r="D80" t="str">
-        <v>Gary Livingston</v>
+        <v>Jim Miner</v>
       </c>
       <c r="E80">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F80">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>262078</v>
+        <v>67</v>
       </c>
       <c r="H80" t="str">
-        <v>garylivingston</v>
+        <v>jimminer</v>
       </c>
       <c r="I80">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J80">
-        <v>32</v>
+        <v>67</v>
+      </c>
+      <c r="K80">
+        <v>5</v>
+      </c>
+      <c r="L80">
+        <v>2</v>
+      </c>
+      <c r="M80">
+        <v>3</v>
+      </c>
+      <c r="N80">
+        <v>3</v>
+      </c>
+      <c r="O80">
+        <v>3</v>
+      </c>
+      <c r="P80">
+        <v>3</v>
+      </c>
+      <c r="Q80">
+        <v>3</v>
+      </c>
+      <c r="R80">
+        <v>3</v>
+      </c>
+      <c r="S80">
+        <v>3</v>
+      </c>
+      <c r="T80">
+        <v>4</v>
+      </c>
+      <c r="U80">
+        <v>2</v>
       </c>
       <c r="V80">
         <v>2</v>
       </c>
       <c r="W80">
         <v>3</v>
       </c>
       <c r="X80">
         <v>3</v>
       </c>
       <c r="Y80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z80">
         <v>3</v>
       </c>
       <c r="AA80">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AB80">
         <v>4</v>
       </c>
       <c r="AC80">
         <v>3</v>
       </c>
       <c r="AD80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AE80">
         <v>3</v>
       </c>
       <c r="AF80">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
         <v>MA70</v>
       </c>
       <c r="B81" t="str">
         <v>2</v>
       </c>
       <c r="C81">
         <v>2</v>
       </c>
       <c r="D81" t="str">
-        <v>Jim Miner</v>
+        <v>Gary Livingston</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F81">
-        <v>33</v>
+        <v>69</v>
+      </c>
+      <c r="G81">
+        <v>262078</v>
       </c>
       <c r="H81" t="str">
-        <v>jimminer</v>
+        <v>garylivingston</v>
       </c>
       <c r="I81">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J81">
-        <v>33</v>
+        <v>69</v>
+      </c>
+      <c r="K81">
+        <v>5</v>
+      </c>
+      <c r="L81">
+        <v>4</v>
+      </c>
+      <c r="M81">
+        <v>4</v>
+      </c>
+      <c r="N81">
+        <v>3</v>
+      </c>
+      <c r="O81">
+        <v>3</v>
+      </c>
+      <c r="P81">
+        <v>3</v>
+      </c>
+      <c r="Q81">
+        <v>3</v>
+      </c>
+      <c r="R81">
+        <v>3</v>
+      </c>
+      <c r="S81">
+        <v>3</v>
+      </c>
+      <c r="T81">
+        <v>3</v>
+      </c>
+      <c r="U81">
+        <v>3</v>
       </c>
       <c r="V81">
         <v>2</v>
       </c>
       <c r="W81">
         <v>3</v>
       </c>
       <c r="X81">
         <v>3</v>
       </c>
       <c r="Y81">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Z81">
         <v>3</v>
       </c>
       <c r="AA81">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AB81">
         <v>4</v>
       </c>
       <c r="AC81">
         <v>3</v>
       </c>
       <c r="AD81">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AE81">
         <v>3</v>
       </c>
       <c r="AF81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
         <v>MA70</v>
       </c>
       <c r="B82" t="str">
         <v>3</v>
       </c>
       <c r="C82">
         <v>3</v>
       </c>
       <c r="D82" t="str">
-        <v xml:space="preserve">Eugene Fackler </v>
+        <v>Robert Burton</v>
       </c>
       <c r="E82">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F82">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="G82">
-        <v>22103</v>
+        <v>28845</v>
       </c>
       <c r="H82" t="str">
-        <v>gene1932</v>
+        <v>bob11340</v>
       </c>
       <c r="I82">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J82">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="K82">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L82">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M82">
         <v>4</v>
       </c>
       <c r="N82">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O82">
         <v>4</v>
       </c>
       <c r="P82">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q82">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R82">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S82">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="T82">
+        <v>3</v>
+      </c>
+      <c r="U82">
+        <v>2</v>
+      </c>
+      <c r="V82">
+        <v>3</v>
+      </c>
+      <c r="W82">
+        <v>2</v>
+      </c>
+      <c r="X82">
+        <v>4</v>
+      </c>
+      <c r="Y82">
+        <v>2</v>
+      </c>
+      <c r="Z82">
+        <v>3</v>
+      </c>
+      <c r="AA82">
+        <v>4</v>
+      </c>
+      <c r="AB82">
+        <v>4</v>
+      </c>
+      <c r="AC82">
+        <v>3</v>
+      </c>
+      <c r="AD82">
+        <v>3</v>
       </c>
       <c r="AE82">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AF82">
         <v>3</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v>MA70</v>
       </c>
       <c r="B83" t="str">
         <v>4</v>
       </c>
       <c r="C83">
         <v>4</v>
       </c>
       <c r="D83" t="str">
-        <v>Robert Burton</v>
+        <v xml:space="preserve">Eugene Fackler </v>
       </c>
       <c r="E83">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F83">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="G83">
-        <v>28845</v>
+        <v>22103</v>
       </c>
       <c r="H83" t="str">
-        <v>bob11340</v>
+        <v>gene1932</v>
       </c>
       <c r="I83">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J83">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="K83">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L83">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M83">
         <v>4</v>
       </c>
       <c r="N83">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O83">
         <v>4</v>
       </c>
       <c r="P83">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q83">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R83">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S83">
+        <v>4</v>
+      </c>
+      <c r="T83">
+        <v>4</v>
+      </c>
+      <c r="U83">
+        <v>3</v>
+      </c>
+      <c r="V83">
+        <v>6</v>
+      </c>
+      <c r="W83">
+        <v>2</v>
+      </c>
+      <c r="X83">
+        <v>4</v>
+      </c>
+      <c r="Y83">
+        <v>4</v>
+      </c>
+      <c r="Z83">
+        <v>3</v>
+      </c>
+      <c r="AA83">
+        <v>3</v>
+      </c>
+      <c r="AB83">
+        <v>3</v>
+      </c>
+      <c r="AC83">
+        <v>3</v>
+      </c>
+      <c r="AD83">
         <v>3</v>
       </c>
       <c r="AE83">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AF83">
         <v>3</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
         <v>MA70</v>
       </c>
       <c r="B84" t="str">
-        <v>T5</v>
+        <v>5</v>
       </c>
       <c r="C84">
         <v>5</v>
       </c>
       <c r="D84" t="str">
         <v>Bryce Downey</v>
       </c>
       <c r="E84">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F84">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="G84">
         <v>41126</v>
       </c>
       <c r="H84" t="str">
         <v>bryceoldf2019</v>
       </c>
       <c r="I84">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J84">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="K84">
         <v>5</v>
       </c>
       <c r="L84">
         <v>2</v>
       </c>
       <c r="M84">
         <v>3</v>
       </c>
       <c r="N84">
         <v>4</v>
       </c>
       <c r="O84">
         <v>3</v>
       </c>
       <c r="P84">
         <v>4</v>
       </c>
       <c r="Q84">
         <v>5</v>
       </c>
       <c r="R84">
         <v>3</v>
       </c>
       <c r="S84">
         <v>3</v>
       </c>
+      <c r="T84">
+        <v>4</v>
+      </c>
+      <c r="U84">
+        <v>3</v>
+      </c>
+      <c r="V84">
+        <v>3</v>
+      </c>
+      <c r="W84">
+        <v>3</v>
+      </c>
+      <c r="X84">
+        <v>4</v>
+      </c>
+      <c r="Y84">
+        <v>3</v>
+      </c>
+      <c r="Z84">
+        <v>4</v>
+      </c>
+      <c r="AA84">
+        <v>4</v>
+      </c>
+      <c r="AB84">
+        <v>4</v>
+      </c>
+      <c r="AC84">
+        <v>3</v>
+      </c>
+      <c r="AD84">
+        <v>3</v>
+      </c>
       <c r="AE84">
         <v>4</v>
       </c>
       <c r="AF84">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
         <v>MA70</v>
       </c>
       <c r="B85" t="str">
-        <v>T5</v>
+        <v>6</v>
       </c>
       <c r="C85">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D85" t="str">
-        <v>Dan Haldeman</v>
+        <v>Bear Judge</v>
       </c>
       <c r="E85">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F85">
-        <v>41</v>
+        <v>79</v>
+      </c>
+      <c r="G85">
+        <v>34229</v>
       </c>
       <c r="H85" t="str">
-        <v>biglooper</v>
+        <v>discmaniac2</v>
       </c>
       <c r="I85">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J85">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="K85">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L85">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M85">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N85">
         <v>4</v>
       </c>
       <c r="O85">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P85">
         <v>3</v>
       </c>
       <c r="Q85">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="R85">
+        <v>4</v>
+      </c>
+      <c r="S85">
+        <v>4</v>
+      </c>
+      <c r="T85">
+        <v>3</v>
+      </c>
+      <c r="U85">
+        <v>3</v>
+      </c>
+      <c r="V85">
+        <v>4</v>
+      </c>
+      <c r="W85">
+        <v>3</v>
+      </c>
+      <c r="X85">
+        <v>4</v>
+      </c>
+      <c r="Y85">
+        <v>3</v>
+      </c>
+      <c r="Z85">
+        <v>3</v>
+      </c>
+      <c r="AA85">
+        <v>2</v>
+      </c>
+      <c r="AB85">
+        <v>3</v>
+      </c>
+      <c r="AC85">
         <v>3</v>
       </c>
       <c r="AD85">
         <v>3</v>
       </c>
       <c r="AE85">
         <v>4</v>
       </c>
       <c r="AF85">
         <v>4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
         <v>MA70</v>
       </c>
       <c r="B86" t="str">
         <v>7</v>
       </c>
       <c r="C86">
         <v>7</v>
       </c>
       <c r="D86" t="str">
-        <v>Jeff Hale</v>
+        <v>Dan Haldeman</v>
       </c>
       <c r="E86">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F86">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>239668</v>
+        <v>82</v>
       </c>
       <c r="H86" t="str">
-        <v>steelee55</v>
+        <v>biglooper</v>
       </c>
       <c r="I86">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="J86">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="K86">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L86">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M86">
         <v>5</v>
       </c>
       <c r="N86">
         <v>4</v>
       </c>
       <c r="O86">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P86">
         <v>3</v>
       </c>
       <c r="Q86">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R86">
+        <v>3</v>
+      </c>
+      <c r="S86">
+        <v>4</v>
+      </c>
+      <c r="T86">
+        <v>3</v>
+      </c>
+      <c r="U86">
+        <v>3</v>
+      </c>
+      <c r="V86">
+        <v>3</v>
+      </c>
+      <c r="W86">
+        <v>4</v>
+      </c>
+      <c r="X86">
+        <v>5</v>
+      </c>
+      <c r="Y86">
+        <v>3</v>
+      </c>
+      <c r="Z86">
+        <v>4</v>
+      </c>
+      <c r="AA86">
+        <v>4</v>
+      </c>
+      <c r="AB86">
+        <v>4</v>
+      </c>
+      <c r="AC86">
         <v>4</v>
       </c>
       <c r="AD86">
         <v>3</v>
       </c>
       <c r="AE86">
         <v>4</v>
       </c>
       <c r="AF86">
         <v>4</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
         <v>MA70</v>
       </c>
       <c r="B87" t="str">
         <v>8</v>
       </c>
       <c r="C87">
         <v>8</v>
       </c>
       <c r="D87" t="str">
+        <v>Jeff Hale</v>
+      </c>
+      <c r="E87">
+        <v>16</v>
+      </c>
+      <c r="F87">
+        <v>83</v>
+      </c>
+      <c r="G87">
+        <v>239668</v>
+      </c>
+      <c r="H87" t="str">
+        <v>steelee55</v>
+      </c>
+      <c r="I87">
+        <v>16</v>
+      </c>
+      <c r="J87">
+        <v>83</v>
+      </c>
+      <c r="K87">
+        <v>5</v>
+      </c>
+      <c r="L87">
+        <v>3</v>
+      </c>
+      <c r="M87">
+        <v>5</v>
+      </c>
+      <c r="N87">
+        <v>4</v>
+      </c>
+      <c r="O87">
+        <v>4</v>
+      </c>
+      <c r="P87">
+        <v>3</v>
+      </c>
+      <c r="Q87">
+        <v>4</v>
+      </c>
+      <c r="R87">
+        <v>4</v>
+      </c>
+      <c r="S87">
+        <v>4</v>
+      </c>
+      <c r="T87">
+        <v>4</v>
+      </c>
+      <c r="U87">
+        <v>3</v>
+      </c>
+      <c r="V87">
+        <v>3</v>
+      </c>
+      <c r="W87">
+        <v>3</v>
+      </c>
+      <c r="X87">
+        <v>3</v>
+      </c>
+      <c r="Y87">
+        <v>4</v>
+      </c>
+      <c r="Z87">
+        <v>4</v>
+      </c>
+      <c r="AA87">
+        <v>4</v>
+      </c>
+      <c r="AB87">
+        <v>4</v>
+      </c>
+      <c r="AC87">
+        <v>4</v>
+      </c>
+      <c r="AD87">
+        <v>3</v>
+      </c>
+      <c r="AE87">
+        <v>4</v>
+      </c>
+      <c r="AF87">
+        <v>4</v>
+      </c>
+    </row>
+  </sheetData>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:AF87"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AF87"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" width="8.83203125" customWidth="1"/>
+    <col min="2" max="2" width="8.83203125" customWidth="1"/>
+    <col min="3" max="3" width="12.83203125" customWidth="1"/>
+    <col min="4" max="4" width="20.83203125" customWidth="1"/>
+    <col min="5" max="5" width="20.83203125" customWidth="1"/>
+    <col min="6" max="6" width="17.83203125" customWidth="1"/>
+    <col min="7" max="7" width="11.83203125" customWidth="1"/>
+    <col min="8" max="8" width="8.83203125" customWidth="1"/>
+    <col min="9" max="9" width="20.83203125" customWidth="1"/>
+    <col min="10" max="10" width="17.83203125" customWidth="1"/>
+    <col min="11" max="11" width="6.83203125" customWidth="1"/>
+    <col min="12" max="12" width="6.83203125" customWidth="1"/>
+    <col min="13" max="13" width="6.83203125" customWidth="1"/>
+    <col min="14" max="14" width="6.83203125" customWidth="1"/>
+    <col min="15" max="15" width="6.83203125" customWidth="1"/>
+    <col min="16" max="16" width="6.83203125" customWidth="1"/>
+    <col min="17" max="17" width="6.83203125" customWidth="1"/>
+    <col min="18" max="18" width="6.83203125" customWidth="1"/>
+    <col min="19" max="19" width="6.83203125" customWidth="1"/>
+    <col min="20" max="20" width="7.83203125" customWidth="1"/>
+    <col min="21" max="21" width="7.83203125" customWidth="1"/>
+    <col min="22" max="22" width="7.83203125" customWidth="1"/>
+    <col min="23" max="23" width="7.83203125" customWidth="1"/>
+    <col min="24" max="24" width="7.83203125" customWidth="1"/>
+    <col min="25" max="25" width="7.83203125" customWidth="1"/>
+    <col min="26" max="26" width="7.83203125" customWidth="1"/>
+    <col min="27" max="27" width="7.83203125" customWidth="1"/>
+    <col min="28" max="28" width="7.83203125" customWidth="1"/>
+    <col min="29" max="29" width="7.83203125" customWidth="1"/>
+    <col min="30" max="30" width="7.83203125" customWidth="1"/>
+    <col min="31" max="31" width="7.83203125" customWidth="1"/>
+    <col min="32" max="32" width="7.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>division</v>
+      </c>
+      <c r="B1" t="str">
+        <v>position</v>
+      </c>
+      <c r="C1" t="str">
+        <v>position_raw</v>
+      </c>
+      <c r="D1" t="str">
+        <v>name</v>
+      </c>
+      <c r="E1" t="str">
+        <v>event_relative_score</v>
+      </c>
+      <c r="F1" t="str">
+        <v>event_total_score</v>
+      </c>
+      <c r="G1" t="str">
+        <v>pdga_number</v>
+      </c>
+      <c r="H1" t="str">
+        <v>username</v>
+      </c>
+      <c r="I1" t="str">
+        <v>round_relative_score</v>
+      </c>
+      <c r="J1" t="str">
+        <v>round_total_score</v>
+      </c>
+      <c r="K1" t="str">
+        <v>hole_1</v>
+      </c>
+      <c r="L1" t="str">
+        <v>hole_2</v>
+      </c>
+      <c r="M1" t="str">
+        <v>hole_3</v>
+      </c>
+      <c r="N1" t="str">
+        <v>hole_4</v>
+      </c>
+      <c r="O1" t="str">
+        <v>hole_5</v>
+      </c>
+      <c r="P1" t="str">
+        <v>hole_6</v>
+      </c>
+      <c r="Q1" t="str">
+        <v>hole_7</v>
+      </c>
+      <c r="R1" t="str">
+        <v>hole_8</v>
+      </c>
+      <c r="S1" t="str">
+        <v>hole_9</v>
+      </c>
+      <c r="T1" t="str">
+        <v>hole_10</v>
+      </c>
+      <c r="U1" t="str">
+        <v>hole_11</v>
+      </c>
+      <c r="V1" t="str">
+        <v>hole_12</v>
+      </c>
+      <c r="W1" t="str">
+        <v>hole_13</v>
+      </c>
+      <c r="X1" t="str">
+        <v>hole_14</v>
+      </c>
+      <c r="Y1" t="str">
+        <v>hole_15</v>
+      </c>
+      <c r="Z1" t="str">
+        <v>hole_16</v>
+      </c>
+      <c r="AA1" t="str">
+        <v>hole_17</v>
+      </c>
+      <c r="AB1" t="str">
+        <v>hole_18</v>
+      </c>
+      <c r="AC1" t="str">
+        <v>hole_19</v>
+      </c>
+      <c r="AD1" t="str">
+        <v>hole_20</v>
+      </c>
+      <c r="AE1" t="str">
+        <v>hole_21</v>
+      </c>
+      <c r="AF1" t="str">
+        <v>hole_22</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>MPO</v>
+      </c>
+      <c r="B2" t="str">
+        <v>1</v>
+      </c>
+      <c r="C2">
+        <v>1</v>
+      </c>
+      <c r="D2" t="str">
+        <v>Jude Sweeny</v>
+      </c>
+      <c r="E2">
+        <v>-10</v>
+      </c>
+      <c r="F2">
+        <v>124</v>
+      </c>
+      <c r="G2">
+        <v>194388</v>
+      </c>
+      <c r="H2" t="str">
+        <v>judesweeny</v>
+      </c>
+      <c r="I2">
+        <v>-5</v>
+      </c>
+      <c r="J2">
+        <v>62</v>
+      </c>
+      <c r="K2">
+        <v>4</v>
+      </c>
+      <c r="L2">
+        <v>3</v>
+      </c>
+      <c r="M2">
+        <v>4</v>
+      </c>
+      <c r="N2">
+        <v>3</v>
+      </c>
+      <c r="O2">
+        <v>3</v>
+      </c>
+      <c r="P2">
+        <v>3</v>
+      </c>
+      <c r="Q2">
+        <v>2</v>
+      </c>
+      <c r="R2">
+        <v>3</v>
+      </c>
+      <c r="S2">
+        <v>3</v>
+      </c>
+      <c r="T2">
+        <v>3</v>
+      </c>
+      <c r="U2">
+        <v>2</v>
+      </c>
+      <c r="V2">
+        <v>3</v>
+      </c>
+      <c r="W2">
+        <v>2</v>
+      </c>
+      <c r="X2">
+        <v>3</v>
+      </c>
+      <c r="Y2">
+        <v>3</v>
+      </c>
+      <c r="Z2">
+        <v>2</v>
+      </c>
+      <c r="AA2">
+        <v>2</v>
+      </c>
+      <c r="AB2">
+        <v>3</v>
+      </c>
+      <c r="AC2">
+        <v>3</v>
+      </c>
+      <c r="AD2">
+        <v>2</v>
+      </c>
+      <c r="AE2">
+        <v>3</v>
+      </c>
+      <c r="AF2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>MPO</v>
+      </c>
+      <c r="B3" t="str">
+        <v>2</v>
+      </c>
+      <c r="C3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <v xml:space="preserve">Erik Ventura </v>
+      </c>
+      <c r="E3">
+        <v>-6</v>
+      </c>
+      <c r="F3">
+        <v>128</v>
+      </c>
+      <c r="H3" t="str">
+        <v>erikventura</v>
+      </c>
+      <c r="I3">
+        <v>-2</v>
+      </c>
+      <c r="J3">
+        <v>65</v>
+      </c>
+      <c r="K3">
+        <v>7</v>
+      </c>
+      <c r="L3">
+        <v>2</v>
+      </c>
+      <c r="M3">
+        <v>3</v>
+      </c>
+      <c r="N3">
+        <v>2</v>
+      </c>
+      <c r="O3">
+        <v>4</v>
+      </c>
+      <c r="P3">
+        <v>3</v>
+      </c>
+      <c r="Q3">
+        <v>2</v>
+      </c>
+      <c r="R3">
+        <v>3</v>
+      </c>
+      <c r="S3">
+        <v>3</v>
+      </c>
+      <c r="T3">
+        <v>3</v>
+      </c>
+      <c r="U3">
+        <v>4</v>
+      </c>
+      <c r="V3">
+        <v>2</v>
+      </c>
+      <c r="W3">
+        <v>2</v>
+      </c>
+      <c r="X3">
+        <v>2</v>
+      </c>
+      <c r="Y3">
+        <v>3</v>
+      </c>
+      <c r="Z3">
+        <v>3</v>
+      </c>
+      <c r="AA3">
+        <v>3</v>
+      </c>
+      <c r="AB3">
+        <v>3</v>
+      </c>
+      <c r="AC3">
+        <v>2</v>
+      </c>
+      <c r="AD3">
+        <v>2</v>
+      </c>
+      <c r="AE3">
+        <v>3</v>
+      </c>
+      <c r="AF3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>MPO</v>
+      </c>
+      <c r="B4" t="str">
+        <v>3</v>
+      </c>
+      <c r="C4">
+        <v>3</v>
+      </c>
+      <c r="D4" t="str">
+        <v>Tyler Knapp</v>
+      </c>
+      <c r="E4">
+        <v>-4</v>
+      </c>
+      <c r="F4">
+        <v>130</v>
+      </c>
+      <c r="H4" t="str">
+        <v>tknapp541</v>
+      </c>
+      <c r="I4">
+        <v>-4</v>
+      </c>
+      <c r="J4">
+        <v>63</v>
+      </c>
+      <c r="K4">
+        <v>5</v>
+      </c>
+      <c r="L4">
+        <v>3</v>
+      </c>
+      <c r="M4">
+        <v>4</v>
+      </c>
+      <c r="N4">
+        <v>2</v>
+      </c>
+      <c r="O4">
+        <v>4</v>
+      </c>
+      <c r="P4">
+        <v>2</v>
+      </c>
+      <c r="Q4">
+        <v>3</v>
+      </c>
+      <c r="R4">
+        <v>3</v>
+      </c>
+      <c r="S4">
+        <v>2</v>
+      </c>
+      <c r="T4">
+        <v>2</v>
+      </c>
+      <c r="U4">
+        <v>2</v>
+      </c>
+      <c r="V4">
+        <v>2</v>
+      </c>
+      <c r="W4">
+        <v>3</v>
+      </c>
+      <c r="X4">
+        <v>3</v>
+      </c>
+      <c r="Y4">
+        <v>2</v>
+      </c>
+      <c r="Z4">
+        <v>3</v>
+      </c>
+      <c r="AA4">
+        <v>2</v>
+      </c>
+      <c r="AB4">
+        <v>2</v>
+      </c>
+      <c r="AC4">
+        <v>4</v>
+      </c>
+      <c r="AD4">
+        <v>3</v>
+      </c>
+      <c r="AE4">
+        <v>3</v>
+      </c>
+      <c r="AF4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>MPO</v>
+      </c>
+      <c r="B5" t="str">
+        <v>4</v>
+      </c>
+      <c r="C5">
+        <v>4</v>
+      </c>
+      <c r="D5" t="str">
+        <v>Jesse Wuori</v>
+      </c>
+      <c r="E5">
+        <v>-1</v>
+      </c>
+      <c r="F5">
+        <v>133</v>
+      </c>
+      <c r="H5" t="str">
+        <v>jessewuori</v>
+      </c>
+      <c r="I5">
+        <v>2</v>
+      </c>
+      <c r="J5">
+        <v>69</v>
+      </c>
+      <c r="K5">
+        <v>4</v>
+      </c>
+      <c r="L5">
+        <v>5</v>
+      </c>
+      <c r="M5">
+        <v>4</v>
+      </c>
+      <c r="N5">
+        <v>3</v>
+      </c>
+      <c r="O5">
+        <v>3</v>
+      </c>
+      <c r="P5">
+        <v>3</v>
+      </c>
+      <c r="Q5">
+        <v>3</v>
+      </c>
+      <c r="R5">
+        <v>2</v>
+      </c>
+      <c r="S5">
+        <v>4</v>
+      </c>
+      <c r="T5">
+        <v>3</v>
+      </c>
+      <c r="U5">
+        <v>3</v>
+      </c>
+      <c r="V5">
+        <v>4</v>
+      </c>
+      <c r="W5">
+        <v>3</v>
+      </c>
+      <c r="X5">
+        <v>3</v>
+      </c>
+      <c r="Y5">
+        <v>2</v>
+      </c>
+      <c r="Z5">
+        <v>2</v>
+      </c>
+      <c r="AA5">
+        <v>4</v>
+      </c>
+      <c r="AB5">
+        <v>3</v>
+      </c>
+      <c r="AC5">
+        <v>4</v>
+      </c>
+      <c r="AD5">
+        <v>2</v>
+      </c>
+      <c r="AE5">
+        <v>2</v>
+      </c>
+      <c r="AF5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>FPO</v>
+      </c>
+      <c r="B6" t="str">
+        <v>1</v>
+      </c>
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6" t="str">
+        <v>Dr. Jekyll and Mr. Hyde - Kim</v>
+      </c>
+      <c r="E6">
+        <v>22</v>
+      </c>
+      <c r="F6">
+        <v>156</v>
+      </c>
+      <c r="H6" t="str">
+        <v>halseyk</v>
+      </c>
+      <c r="I6">
+        <v>12</v>
+      </c>
+      <c r="J6">
+        <v>79</v>
+      </c>
+      <c r="K6">
+        <v>6</v>
+      </c>
+      <c r="L6">
+        <v>3</v>
+      </c>
+      <c r="M6">
+        <v>4</v>
+      </c>
+      <c r="N6">
+        <v>3</v>
+      </c>
+      <c r="O6">
+        <v>4</v>
+      </c>
+      <c r="P6">
+        <v>4</v>
+      </c>
+      <c r="Q6">
+        <v>3</v>
+      </c>
+      <c r="R6">
+        <v>4</v>
+      </c>
+      <c r="S6">
+        <v>5</v>
+      </c>
+      <c r="T6">
+        <v>3</v>
+      </c>
+      <c r="U6">
+        <v>3</v>
+      </c>
+      <c r="V6">
+        <v>3</v>
+      </c>
+      <c r="W6">
+        <v>2</v>
+      </c>
+      <c r="X6">
+        <v>4</v>
+      </c>
+      <c r="Y6">
+        <v>3</v>
+      </c>
+      <c r="Z6">
+        <v>3</v>
+      </c>
+      <c r="AA6">
+        <v>2</v>
+      </c>
+      <c r="AB6">
+        <v>4</v>
+      </c>
+      <c r="AC6">
+        <v>4</v>
+      </c>
+      <c r="AD6">
+        <v>4</v>
+      </c>
+      <c r="AE6">
+        <v>5</v>
+      </c>
+      <c r="AF6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>MA1</v>
+      </c>
+      <c r="B7" t="str">
+        <v>1</v>
+      </c>
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <v>Levi Ebersole</v>
+      </c>
+      <c r="E7">
+        <v>-10</v>
+      </c>
+      <c r="F7">
+        <v>124</v>
+      </c>
+      <c r="G7">
+        <v>186189</v>
+      </c>
+      <c r="H7" t="str">
+        <v>levieber</v>
+      </c>
+      <c r="I7">
+        <v>-2</v>
+      </c>
+      <c r="J7">
+        <v>65</v>
+      </c>
+      <c r="K7">
+        <v>3</v>
+      </c>
+      <c r="L7">
+        <v>3</v>
+      </c>
+      <c r="M7">
+        <v>4</v>
+      </c>
+      <c r="N7">
+        <v>3</v>
+      </c>
+      <c r="O7">
+        <v>3</v>
+      </c>
+      <c r="P7">
+        <v>3</v>
+      </c>
+      <c r="Q7">
+        <v>3</v>
+      </c>
+      <c r="R7">
+        <v>3</v>
+      </c>
+      <c r="S7">
+        <v>4</v>
+      </c>
+      <c r="T7">
+        <v>3</v>
+      </c>
+      <c r="U7">
+        <v>3</v>
+      </c>
+      <c r="V7">
+        <v>2</v>
+      </c>
+      <c r="W7">
+        <v>2</v>
+      </c>
+      <c r="X7">
+        <v>4</v>
+      </c>
+      <c r="Y7">
+        <v>3</v>
+      </c>
+      <c r="Z7">
+        <v>2</v>
+      </c>
+      <c r="AA7">
+        <v>3</v>
+      </c>
+      <c r="AB7">
+        <v>4</v>
+      </c>
+      <c r="AC7">
+        <v>2</v>
+      </c>
+      <c r="AD7">
+        <v>2</v>
+      </c>
+      <c r="AE7">
+        <v>2</v>
+      </c>
+      <c r="AF7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>MA1</v>
+      </c>
+      <c r="B8" t="str">
+        <v>2</v>
+      </c>
+      <c r="C8">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Andrew sharp</v>
+      </c>
+      <c r="E8">
+        <v>-6</v>
+      </c>
+      <c r="F8">
+        <v>128</v>
+      </c>
+      <c r="G8">
+        <v>255909</v>
+      </c>
+      <c r="H8" t="str">
+        <v>asharp9</v>
+      </c>
+      <c r="I8">
+        <v>1</v>
+      </c>
+      <c r="J8">
+        <v>68</v>
+      </c>
+      <c r="K8">
+        <v>7</v>
+      </c>
+      <c r="L8">
+        <v>2</v>
+      </c>
+      <c r="M8">
+        <v>4</v>
+      </c>
+      <c r="N8">
+        <v>3</v>
+      </c>
+      <c r="O8">
+        <v>4</v>
+      </c>
+      <c r="P8">
+        <v>3</v>
+      </c>
+      <c r="Q8">
+        <v>2</v>
+      </c>
+      <c r="R8">
+        <v>3</v>
+      </c>
+      <c r="S8">
+        <v>4</v>
+      </c>
+      <c r="T8">
+        <v>2</v>
+      </c>
+      <c r="U8">
+        <v>3</v>
+      </c>
+      <c r="V8">
+        <v>2</v>
+      </c>
+      <c r="W8">
+        <v>2</v>
+      </c>
+      <c r="X8">
+        <v>3</v>
+      </c>
+      <c r="Y8">
+        <v>4</v>
+      </c>
+      <c r="Z8">
+        <v>3</v>
+      </c>
+      <c r="AA8">
+        <v>2</v>
+      </c>
+      <c r="AB8">
+        <v>3</v>
+      </c>
+      <c r="AC8">
+        <v>3</v>
+      </c>
+      <c r="AD8">
+        <v>3</v>
+      </c>
+      <c r="AE8">
+        <v>3</v>
+      </c>
+      <c r="AF8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>MA1</v>
+      </c>
+      <c r="B9" t="str">
+        <v>3</v>
+      </c>
+      <c r="C9">
+        <v>3</v>
+      </c>
+      <c r="D9" t="str">
+        <v>Jonathan Jones</v>
+      </c>
+      <c r="E9">
+        <v>-2</v>
+      </c>
+      <c r="F9">
+        <v>132</v>
+      </c>
+      <c r="G9">
+        <v>209549</v>
+      </c>
+      <c r="H9" t="str">
+        <v>brokenparadigm</v>
+      </c>
+      <c r="I9">
+        <v>-1</v>
+      </c>
+      <c r="J9">
+        <v>66</v>
+      </c>
+      <c r="K9">
+        <v>3</v>
+      </c>
+      <c r="L9">
+        <v>2</v>
+      </c>
+      <c r="M9">
+        <v>3</v>
+      </c>
+      <c r="N9">
+        <v>3</v>
+      </c>
+      <c r="O9">
+        <v>4</v>
+      </c>
+      <c r="P9">
+        <v>3</v>
+      </c>
+      <c r="Q9">
+        <v>3</v>
+      </c>
+      <c r="R9">
+        <v>3</v>
+      </c>
+      <c r="S9">
+        <v>3</v>
+      </c>
+      <c r="T9">
+        <v>3</v>
+      </c>
+      <c r="U9">
+        <v>2</v>
+      </c>
+      <c r="V9">
+        <v>2</v>
+      </c>
+      <c r="W9">
+        <v>2</v>
+      </c>
+      <c r="X9">
+        <v>3</v>
+      </c>
+      <c r="Y9">
+        <v>2</v>
+      </c>
+      <c r="Z9">
+        <v>2</v>
+      </c>
+      <c r="AA9">
+        <v>5</v>
+      </c>
+      <c r="AB9">
+        <v>3</v>
+      </c>
+      <c r="AC9">
+        <v>4</v>
+      </c>
+      <c r="AD9">
+        <v>4</v>
+      </c>
+      <c r="AE9">
+        <v>3</v>
+      </c>
+      <c r="AF9">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>MA1</v>
+      </c>
+      <c r="B10" t="str">
+        <v>T4</v>
+      </c>
+      <c r="C10">
+        <v>4</v>
+      </c>
+      <c r="D10" t="str">
+        <v>Calvin Otjen</v>
+      </c>
+      <c r="E10">
+        <v>-1</v>
+      </c>
+      <c r="F10">
+        <v>133</v>
+      </c>
+      <c r="G10">
+        <v>88562</v>
+      </c>
+      <c r="H10" t="str">
+        <v>chasinchainscal</v>
+      </c>
+      <c r="I10">
+        <v>-2</v>
+      </c>
+      <c r="J10">
+        <v>65</v>
+      </c>
+      <c r="K10">
+        <v>3</v>
+      </c>
+      <c r="L10">
+        <v>2</v>
+      </c>
+      <c r="M10">
+        <v>4</v>
+      </c>
+      <c r="N10">
+        <v>2</v>
+      </c>
+      <c r="O10">
+        <v>3</v>
+      </c>
+      <c r="P10">
+        <v>2</v>
+      </c>
+      <c r="Q10">
+        <v>3</v>
+      </c>
+      <c r="R10">
+        <v>2</v>
+      </c>
+      <c r="S10">
+        <v>3</v>
+      </c>
+      <c r="T10">
+        <v>2</v>
+      </c>
+      <c r="U10">
+        <v>3</v>
+      </c>
+      <c r="V10">
+        <v>5</v>
+      </c>
+      <c r="W10">
+        <v>3</v>
+      </c>
+      <c r="X10">
+        <v>3</v>
+      </c>
+      <c r="Y10">
+        <v>3</v>
+      </c>
+      <c r="Z10">
+        <v>3</v>
+      </c>
+      <c r="AA10">
+        <v>4</v>
+      </c>
+      <c r="AB10">
+        <v>3</v>
+      </c>
+      <c r="AC10">
+        <v>4</v>
+      </c>
+      <c r="AD10">
+        <v>2</v>
+      </c>
+      <c r="AE10">
+        <v>3</v>
+      </c>
+      <c r="AF10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>MA1</v>
+      </c>
+      <c r="B11" t="str">
+        <v>T4</v>
+      </c>
+      <c r="C11">
+        <v>4</v>
+      </c>
+      <c r="D11" t="str">
+        <v xml:space="preserve"> Andrew Sweeny </v>
+      </c>
+      <c r="E11">
+        <v>-1</v>
+      </c>
+      <c r="F11">
+        <v>133</v>
+      </c>
+      <c r="G11">
+        <v>194390</v>
+      </c>
+      <c r="H11" t="str">
+        <v>sweeny327</v>
+      </c>
+      <c r="I11">
+        <v>0</v>
+      </c>
+      <c r="J11">
+        <v>67</v>
+      </c>
+      <c r="K11">
+        <v>6</v>
+      </c>
+      <c r="L11">
+        <v>3</v>
+      </c>
+      <c r="M11">
+        <v>3</v>
+      </c>
+      <c r="N11">
+        <v>4</v>
+      </c>
+      <c r="O11">
+        <v>3</v>
+      </c>
+      <c r="P11">
+        <v>3</v>
+      </c>
+      <c r="Q11">
+        <v>2</v>
+      </c>
+      <c r="R11">
+        <v>3</v>
+      </c>
+      <c r="S11">
+        <v>2</v>
+      </c>
+      <c r="T11">
+        <v>2</v>
+      </c>
+      <c r="U11">
+        <v>3</v>
+      </c>
+      <c r="V11">
+        <v>3</v>
+      </c>
+      <c r="W11">
+        <v>3</v>
+      </c>
+      <c r="X11">
+        <v>3</v>
+      </c>
+      <c r="Y11">
+        <v>3</v>
+      </c>
+      <c r="Z11">
+        <v>3</v>
+      </c>
+      <c r="AA11">
+        <v>2</v>
+      </c>
+      <c r="AB11">
+        <v>3</v>
+      </c>
+      <c r="AC11">
+        <v>4</v>
+      </c>
+      <c r="AD11">
+        <v>3</v>
+      </c>
+      <c r="AE11">
+        <v>2</v>
+      </c>
+      <c r="AF11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>MA1</v>
+      </c>
+      <c r="B12" t="str">
+        <v>6</v>
+      </c>
+      <c r="C12">
+        <v>6</v>
+      </c>
+      <c r="D12" t="str">
+        <v>James Bedolla</v>
+      </c>
+      <c r="E12">
+        <v>1</v>
+      </c>
+      <c r="F12">
+        <v>135</v>
+      </c>
+      <c r="G12">
+        <v>170345</v>
+      </c>
+      <c r="H12" t="str">
+        <v>jaymesb</v>
+      </c>
+      <c r="I12">
+        <v>3</v>
+      </c>
+      <c r="J12">
+        <v>70</v>
+      </c>
+      <c r="K12">
+        <v>5</v>
+      </c>
+      <c r="L12">
+        <v>4</v>
+      </c>
+      <c r="M12">
+        <v>5</v>
+      </c>
+      <c r="N12">
+        <v>3</v>
+      </c>
+      <c r="O12">
+        <v>3</v>
+      </c>
+      <c r="P12">
+        <v>3</v>
+      </c>
+      <c r="Q12">
+        <v>3</v>
+      </c>
+      <c r="R12">
+        <v>4</v>
+      </c>
+      <c r="S12">
+        <v>3</v>
+      </c>
+      <c r="T12">
+        <v>2</v>
+      </c>
+      <c r="U12">
+        <v>3</v>
+      </c>
+      <c r="V12">
+        <v>4</v>
+      </c>
+      <c r="W12">
+        <v>2</v>
+      </c>
+      <c r="X12">
+        <v>3</v>
+      </c>
+      <c r="Y12">
+        <v>3</v>
+      </c>
+      <c r="Z12">
+        <v>2</v>
+      </c>
+      <c r="AA12">
+        <v>3</v>
+      </c>
+      <c r="AB12">
+        <v>3</v>
+      </c>
+      <c r="AC12">
+        <v>3</v>
+      </c>
+      <c r="AD12">
+        <v>3</v>
+      </c>
+      <c r="AE12">
+        <v>3</v>
+      </c>
+      <c r="AF12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>MA1</v>
+      </c>
+      <c r="B13" t="str">
+        <v>T7</v>
+      </c>
+      <c r="C13">
+        <v>7</v>
+      </c>
+      <c r="D13" t="str">
+        <v xml:space="preserve">Simon Dudenhoefer </v>
+      </c>
+      <c r="E13">
+        <v>6</v>
+      </c>
+      <c r="F13">
+        <v>140</v>
+      </c>
+      <c r="H13" t="str">
+        <v>simondude</v>
+      </c>
+      <c r="I13">
+        <v>2</v>
+      </c>
+      <c r="J13">
+        <v>69</v>
+      </c>
+      <c r="K13">
+        <v>4</v>
+      </c>
+      <c r="L13">
+        <v>3</v>
+      </c>
+      <c r="M13">
+        <v>3</v>
+      </c>
+      <c r="N13">
+        <v>2</v>
+      </c>
+      <c r="O13">
+        <v>3</v>
+      </c>
+      <c r="P13">
+        <v>5</v>
+      </c>
+      <c r="Q13">
+        <v>4</v>
+      </c>
+      <c r="R13">
+        <v>3</v>
+      </c>
+      <c r="S13">
+        <v>4</v>
+      </c>
+      <c r="T13">
+        <v>3</v>
+      </c>
+      <c r="U13">
+        <v>2</v>
+      </c>
+      <c r="V13">
+        <v>3</v>
+      </c>
+      <c r="W13">
+        <v>3</v>
+      </c>
+      <c r="X13">
+        <v>3</v>
+      </c>
+      <c r="Y13">
+        <v>3</v>
+      </c>
+      <c r="Z13">
+        <v>3</v>
+      </c>
+      <c r="AA13">
+        <v>2</v>
+      </c>
+      <c r="AB13">
+        <v>3</v>
+      </c>
+      <c r="AC13">
+        <v>4</v>
+      </c>
+      <c r="AD13">
+        <v>3</v>
+      </c>
+      <c r="AE13">
+        <v>3</v>
+      </c>
+      <c r="AF13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>MA1</v>
+      </c>
+      <c r="B14" t="str">
+        <v>T7</v>
+      </c>
+      <c r="C14">
+        <v>7</v>
+      </c>
+      <c r="D14" t="str">
+        <v>Cole Stover</v>
+      </c>
+      <c r="E14">
+        <v>6</v>
+      </c>
+      <c r="F14">
+        <v>140</v>
+      </c>
+      <c r="G14">
+        <v>129473</v>
+      </c>
+      <c r="H14" t="str">
+        <v>coles4</v>
+      </c>
+      <c r="I14">
+        <v>3</v>
+      </c>
+      <c r="J14">
+        <v>70</v>
+      </c>
+      <c r="K14">
+        <v>4</v>
+      </c>
+      <c r="L14">
+        <v>3</v>
+      </c>
+      <c r="M14">
+        <v>4</v>
+      </c>
+      <c r="N14">
+        <v>3</v>
+      </c>
+      <c r="O14">
+        <v>4</v>
+      </c>
+      <c r="P14">
+        <v>3</v>
+      </c>
+      <c r="Q14">
+        <v>3</v>
+      </c>
+      <c r="R14">
+        <v>2</v>
+      </c>
+      <c r="S14">
+        <v>3</v>
+      </c>
+      <c r="T14">
+        <v>2</v>
+      </c>
+      <c r="U14">
+        <v>3</v>
+      </c>
+      <c r="V14">
+        <v>2</v>
+      </c>
+      <c r="W14">
+        <v>2</v>
+      </c>
+      <c r="X14">
+        <v>3</v>
+      </c>
+      <c r="Y14">
+        <v>3</v>
+      </c>
+      <c r="Z14">
+        <v>3</v>
+      </c>
+      <c r="AA14">
+        <v>6</v>
+      </c>
+      <c r="AB14">
+        <v>3</v>
+      </c>
+      <c r="AC14">
+        <v>4</v>
+      </c>
+      <c r="AD14">
+        <v>3</v>
+      </c>
+      <c r="AE14">
+        <v>3</v>
+      </c>
+      <c r="AF14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>MA1</v>
+      </c>
+      <c r="B15" t="str">
+        <v>9</v>
+      </c>
+      <c r="C15">
+        <v>9</v>
+      </c>
+      <c r="D15" t="str">
+        <v>Ben Dudenhoefer</v>
+      </c>
+      <c r="E15">
+        <v>9</v>
+      </c>
+      <c r="F15">
+        <v>143</v>
+      </c>
+      <c r="H15" t="str">
+        <v>bendudenhoefer</v>
+      </c>
+      <c r="I15">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>67</v>
+      </c>
+      <c r="K15">
+        <v>3</v>
+      </c>
+      <c r="L15">
+        <v>4</v>
+      </c>
+      <c r="M15">
+        <v>3</v>
+      </c>
+      <c r="N15">
+        <v>4</v>
+      </c>
+      <c r="O15">
+        <v>4</v>
+      </c>
+      <c r="P15">
+        <v>3</v>
+      </c>
+      <c r="Q15">
+        <v>2</v>
+      </c>
+      <c r="R15">
+        <v>3</v>
+      </c>
+      <c r="S15">
+        <v>3</v>
+      </c>
+      <c r="T15">
+        <v>2</v>
+      </c>
+      <c r="U15">
+        <v>3</v>
+      </c>
+      <c r="V15">
+        <v>3</v>
+      </c>
+      <c r="W15">
+        <v>2</v>
+      </c>
+      <c r="X15">
+        <v>3</v>
+      </c>
+      <c r="Y15">
+        <v>3</v>
+      </c>
+      <c r="Z15">
+        <v>3</v>
+      </c>
+      <c r="AA15">
+        <v>5</v>
+      </c>
+      <c r="AB15">
+        <v>3</v>
+      </c>
+      <c r="AC15">
+        <v>3</v>
+      </c>
+      <c r="AD15">
+        <v>3</v>
+      </c>
+      <c r="AE15">
+        <v>3</v>
+      </c>
+      <c r="AF15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>MA1</v>
+      </c>
+      <c r="B16" t="str">
+        <v>T10</v>
+      </c>
+      <c r="C16">
+        <v>10</v>
+      </c>
+      <c r="D16" t="str">
+        <v>Philip Dudenhoefer</v>
+      </c>
+      <c r="E16">
+        <v>14</v>
+      </c>
+      <c r="F16">
+        <v>148</v>
+      </c>
+      <c r="G16">
+        <v>171810</v>
+      </c>
+      <c r="H16" t="str">
+        <v>philipdude</v>
+      </c>
+      <c r="I16">
+        <v>2</v>
+      </c>
+      <c r="J16">
+        <v>69</v>
+      </c>
+      <c r="K16">
+        <v>4</v>
+      </c>
+      <c r="L16">
+        <v>3</v>
+      </c>
+      <c r="M16">
+        <v>4</v>
+      </c>
+      <c r="N16">
+        <v>3</v>
+      </c>
+      <c r="O16">
+        <v>3</v>
+      </c>
+      <c r="P16">
+        <v>2</v>
+      </c>
+      <c r="Q16">
+        <v>3</v>
+      </c>
+      <c r="R16">
+        <v>2</v>
+      </c>
+      <c r="S16">
+        <v>3</v>
+      </c>
+      <c r="T16">
+        <v>3</v>
+      </c>
+      <c r="U16">
+        <v>3</v>
+      </c>
+      <c r="V16">
+        <v>2</v>
+      </c>
+      <c r="W16">
+        <v>3</v>
+      </c>
+      <c r="X16">
+        <v>4</v>
+      </c>
+      <c r="Y16">
+        <v>3</v>
+      </c>
+      <c r="Z16">
+        <v>4</v>
+      </c>
+      <c r="AA16">
+        <v>4</v>
+      </c>
+      <c r="AB16">
+        <v>3</v>
+      </c>
+      <c r="AC16">
+        <v>3</v>
+      </c>
+      <c r="AD16">
+        <v>3</v>
+      </c>
+      <c r="AE16">
+        <v>4</v>
+      </c>
+      <c r="AF16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>MA1</v>
+      </c>
+      <c r="B17" t="str">
+        <v>T10</v>
+      </c>
+      <c r="C17">
+        <v>10</v>
+      </c>
+      <c r="D17" t="str">
+        <v>Brody Michael Moser</v>
+      </c>
+      <c r="E17">
+        <v>14</v>
+      </c>
+      <c r="F17">
+        <v>148</v>
+      </c>
+      <c r="G17">
+        <v>296167</v>
+      </c>
+      <c r="H17" t="str">
+        <v>discahaulic</v>
+      </c>
+      <c r="I17">
+        <v>9</v>
+      </c>
+      <c r="J17">
+        <v>76</v>
+      </c>
+      <c r="K17">
+        <v>3</v>
+      </c>
+      <c r="L17">
+        <v>2</v>
+      </c>
+      <c r="M17">
+        <v>4</v>
+      </c>
+      <c r="N17">
+        <v>4</v>
+      </c>
+      <c r="O17">
+        <v>3</v>
+      </c>
+      <c r="P17">
+        <v>2</v>
+      </c>
+      <c r="Q17">
+        <v>2</v>
+      </c>
+      <c r="R17">
+        <v>4</v>
+      </c>
+      <c r="S17">
+        <v>5</v>
+      </c>
+      <c r="T17">
+        <v>3</v>
+      </c>
+      <c r="U17">
+        <v>3</v>
+      </c>
+      <c r="V17">
+        <v>9</v>
+      </c>
+      <c r="W17">
+        <v>2</v>
+      </c>
+      <c r="X17">
+        <v>3</v>
+      </c>
+      <c r="Y17">
+        <v>3</v>
+      </c>
+      <c r="Z17">
+        <v>6</v>
+      </c>
+      <c r="AA17">
+        <v>4</v>
+      </c>
+      <c r="AB17">
+        <v>3</v>
+      </c>
+      <c r="AC17">
+        <v>4</v>
+      </c>
+      <c r="AD17">
+        <v>2</v>
+      </c>
+      <c r="AE17">
+        <v>2</v>
+      </c>
+      <c r="AF17">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>MA2</v>
+      </c>
+      <c r="B18" t="str">
+        <v>1</v>
+      </c>
+      <c r="C18">
+        <v>1</v>
+      </c>
+      <c r="D18" t="str">
+        <v>Kris Leytem</v>
+      </c>
+      <c r="E18">
+        <v>-4</v>
+      </c>
+      <c r="F18">
+        <v>130</v>
+      </c>
+      <c r="G18">
+        <v>207077</v>
+      </c>
+      <c r="H18" t="str">
+        <v>maybefazy</v>
+      </c>
+      <c r="I18">
+        <v>-1</v>
+      </c>
+      <c r="J18">
+        <v>66</v>
+      </c>
+      <c r="K18">
+        <v>6</v>
+      </c>
+      <c r="L18">
+        <v>2</v>
+      </c>
+      <c r="M18">
+        <v>4</v>
+      </c>
+      <c r="N18">
+        <v>3</v>
+      </c>
+      <c r="O18">
+        <v>3</v>
+      </c>
+      <c r="P18">
+        <v>3</v>
+      </c>
+      <c r="Q18">
+        <v>3</v>
+      </c>
+      <c r="R18">
+        <v>2</v>
+      </c>
+      <c r="S18">
+        <v>3</v>
+      </c>
+      <c r="T18">
+        <v>2</v>
+      </c>
+      <c r="U18">
+        <v>3</v>
+      </c>
+      <c r="V18">
+        <v>2</v>
+      </c>
+      <c r="W18">
+        <v>3</v>
+      </c>
+      <c r="X18">
+        <v>3</v>
+      </c>
+      <c r="Y18">
+        <v>3</v>
+      </c>
+      <c r="Z18">
+        <v>3</v>
+      </c>
+      <c r="AA18">
+        <v>2</v>
+      </c>
+      <c r="AB18">
+        <v>3</v>
+      </c>
+      <c r="AC18">
+        <v>4</v>
+      </c>
+      <c r="AD18">
+        <v>3</v>
+      </c>
+      <c r="AE18">
+        <v>3</v>
+      </c>
+      <c r="AF18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>MA2</v>
+      </c>
+      <c r="B19" t="str">
+        <v>2</v>
+      </c>
+      <c r="C19">
+        <v>2</v>
+      </c>
+      <c r="D19" t="str">
+        <v>Caleb Oesch</v>
+      </c>
+      <c r="E19">
+        <v>2</v>
+      </c>
+      <c r="F19">
+        <v>136</v>
+      </c>
+      <c r="G19">
+        <v>193506</v>
+      </c>
+      <c r="H19" t="str">
+        <v>caleboesch</v>
+      </c>
+      <c r="I19">
+        <v>-3</v>
+      </c>
+      <c r="J19">
+        <v>64</v>
+      </c>
+      <c r="K19">
+        <v>5</v>
+      </c>
+      <c r="L19">
+        <v>2</v>
+      </c>
+      <c r="M19">
+        <v>3</v>
+      </c>
+      <c r="N19">
+        <v>3</v>
+      </c>
+      <c r="O19">
+        <v>3</v>
+      </c>
+      <c r="P19">
+        <v>3</v>
+      </c>
+      <c r="Q19">
+        <v>3</v>
+      </c>
+      <c r="R19">
+        <v>2</v>
+      </c>
+      <c r="S19">
+        <v>4</v>
+      </c>
+      <c r="T19">
+        <v>3</v>
+      </c>
+      <c r="U19">
+        <v>2</v>
+      </c>
+      <c r="V19">
+        <v>2</v>
+      </c>
+      <c r="W19">
+        <v>3</v>
+      </c>
+      <c r="X19">
+        <v>2</v>
+      </c>
+      <c r="Y19">
+        <v>3</v>
+      </c>
+      <c r="Z19">
+        <v>2</v>
+      </c>
+      <c r="AA19">
+        <v>4</v>
+      </c>
+      <c r="AB19">
+        <v>3</v>
+      </c>
+      <c r="AC19">
+        <v>4</v>
+      </c>
+      <c r="AD19">
+        <v>3</v>
+      </c>
+      <c r="AE19">
+        <v>2</v>
+      </c>
+      <c r="AF19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>MA2</v>
+      </c>
+      <c r="B20" t="str">
+        <v>3</v>
+      </c>
+      <c r="C20">
+        <v>3</v>
+      </c>
+      <c r="D20" t="str">
+        <v>Sam Storrs</v>
+      </c>
+      <c r="E20">
+        <v>3</v>
+      </c>
+      <c r="F20">
+        <v>137</v>
+      </c>
+      <c r="H20" t="str">
+        <v>samuelstorrs</v>
+      </c>
+      <c r="I20">
+        <v>4</v>
+      </c>
+      <c r="J20">
+        <v>71</v>
+      </c>
+      <c r="K20">
+        <v>4</v>
+      </c>
+      <c r="L20">
+        <v>4</v>
+      </c>
+      <c r="M20">
+        <v>3</v>
+      </c>
+      <c r="N20">
+        <v>2</v>
+      </c>
+      <c r="O20">
+        <v>3</v>
+      </c>
+      <c r="P20">
+        <v>3</v>
+      </c>
+      <c r="Q20">
+        <v>4</v>
+      </c>
+      <c r="R20">
+        <v>2</v>
+      </c>
+      <c r="S20">
+        <v>4</v>
+      </c>
+      <c r="T20">
+        <v>2</v>
+      </c>
+      <c r="U20">
+        <v>3</v>
+      </c>
+      <c r="V20">
+        <v>2</v>
+      </c>
+      <c r="W20">
+        <v>2</v>
+      </c>
+      <c r="X20">
+        <v>3</v>
+      </c>
+      <c r="Y20">
+        <v>3</v>
+      </c>
+      <c r="Z20">
+        <v>4</v>
+      </c>
+      <c r="AA20">
+        <v>4</v>
+      </c>
+      <c r="AB20">
+        <v>4</v>
+      </c>
+      <c r="AC20">
+        <v>4</v>
+      </c>
+      <c r="AD20">
+        <v>4</v>
+      </c>
+      <c r="AE20">
+        <v>3</v>
+      </c>
+      <c r="AF20">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>MA2</v>
+      </c>
+      <c r="B21" t="str">
+        <v>4</v>
+      </c>
+      <c r="C21">
+        <v>4</v>
+      </c>
+      <c r="D21" t="str">
+        <v>Steve Walters</v>
+      </c>
+      <c r="E21">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>142</v>
+      </c>
+      <c r="H21" t="str">
+        <v>iskisew</v>
+      </c>
+      <c r="I21">
+        <v>7</v>
+      </c>
+      <c r="J21">
+        <v>74</v>
+      </c>
+      <c r="K21">
+        <v>5</v>
+      </c>
+      <c r="L21">
+        <v>3</v>
+      </c>
+      <c r="M21">
+        <v>3</v>
+      </c>
+      <c r="N21">
+        <v>3</v>
+      </c>
+      <c r="O21">
+        <v>5</v>
+      </c>
+      <c r="P21">
+        <v>3</v>
+      </c>
+      <c r="Q21">
+        <v>3</v>
+      </c>
+      <c r="R21">
+        <v>3</v>
+      </c>
+      <c r="S21">
+        <v>2</v>
+      </c>
+      <c r="T21">
+        <v>3</v>
+      </c>
+      <c r="U21">
+        <v>2</v>
+      </c>
+      <c r="V21">
+        <v>3</v>
+      </c>
+      <c r="W21">
+        <v>5</v>
+      </c>
+      <c r="X21">
+        <v>3</v>
+      </c>
+      <c r="Y21">
+        <v>3</v>
+      </c>
+      <c r="Z21">
+        <v>3</v>
+      </c>
+      <c r="AA21">
+        <v>4</v>
+      </c>
+      <c r="AB21">
+        <v>4</v>
+      </c>
+      <c r="AC21">
+        <v>3</v>
+      </c>
+      <c r="AD21">
+        <v>4</v>
+      </c>
+      <c r="AE21">
+        <v>3</v>
+      </c>
+      <c r="AF21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>MA2</v>
+      </c>
+      <c r="B22" t="str">
+        <v>5</v>
+      </c>
+      <c r="C22">
+        <v>5</v>
+      </c>
+      <c r="D22" t="str">
+        <v>Ross Lockhart</v>
+      </c>
+      <c r="E22">
+        <v>12</v>
+      </c>
+      <c r="F22">
+        <v>146</v>
+      </c>
+      <c r="H22" t="str">
+        <v>rosslockhart</v>
+      </c>
+      <c r="I22">
+        <v>4</v>
+      </c>
+      <c r="J22">
+        <v>71</v>
+      </c>
+      <c r="K22">
+        <v>4</v>
+      </c>
+      <c r="L22">
+        <v>3</v>
+      </c>
+      <c r="M22">
+        <v>4</v>
+      </c>
+      <c r="N22">
+        <v>3</v>
+      </c>
+      <c r="O22">
+        <v>3</v>
+      </c>
+      <c r="P22">
+        <v>3</v>
+      </c>
+      <c r="Q22">
+        <v>4</v>
+      </c>
+      <c r="R22">
+        <v>3</v>
+      </c>
+      <c r="S22">
+        <v>5</v>
+      </c>
+      <c r="T22">
+        <v>3</v>
+      </c>
+      <c r="U22">
+        <v>3</v>
+      </c>
+      <c r="V22">
+        <v>3</v>
+      </c>
+      <c r="W22">
+        <v>3</v>
+      </c>
+      <c r="X22">
+        <v>3</v>
+      </c>
+      <c r="Y22">
+        <v>3</v>
+      </c>
+      <c r="Z22">
+        <v>3</v>
+      </c>
+      <c r="AA22">
+        <v>2</v>
+      </c>
+      <c r="AB22">
+        <v>3</v>
+      </c>
+      <c r="AC22">
+        <v>3</v>
+      </c>
+      <c r="AD22">
+        <v>3</v>
+      </c>
+      <c r="AE22">
+        <v>3</v>
+      </c>
+      <c r="AF22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>MA2</v>
+      </c>
+      <c r="B23" t="str">
+        <v>6</v>
+      </c>
+      <c r="C23">
+        <v>6</v>
+      </c>
+      <c r="D23" t="str">
+        <v>Craig Jensen</v>
+      </c>
+      <c r="E23">
+        <v>13</v>
+      </c>
+      <c r="F23">
+        <v>147</v>
+      </c>
+      <c r="H23" t="str">
+        <v>canadiac73</v>
+      </c>
+      <c r="I23">
+        <v>6</v>
+      </c>
+      <c r="J23">
+        <v>73</v>
+      </c>
+      <c r="K23">
+        <v>4</v>
+      </c>
+      <c r="L23">
+        <v>2</v>
+      </c>
+      <c r="M23">
+        <v>4</v>
+      </c>
+      <c r="N23">
+        <v>3</v>
+      </c>
+      <c r="O23">
+        <v>3</v>
+      </c>
+      <c r="P23">
+        <v>3</v>
+      </c>
+      <c r="Q23">
+        <v>4</v>
+      </c>
+      <c r="R23">
+        <v>3</v>
+      </c>
+      <c r="S23">
+        <v>3</v>
+      </c>
+      <c r="T23">
+        <v>4</v>
+      </c>
+      <c r="U23">
+        <v>3</v>
+      </c>
+      <c r="V23">
+        <v>3</v>
+      </c>
+      <c r="W23">
+        <v>3</v>
+      </c>
+      <c r="X23">
+        <v>3</v>
+      </c>
+      <c r="Y23">
+        <v>3</v>
+      </c>
+      <c r="Z23">
+        <v>3</v>
+      </c>
+      <c r="AA23">
+        <v>4</v>
+      </c>
+      <c r="AB23">
+        <v>4</v>
+      </c>
+      <c r="AC23">
+        <v>4</v>
+      </c>
+      <c r="AD23">
+        <v>3</v>
+      </c>
+      <c r="AE23">
+        <v>3</v>
+      </c>
+      <c r="AF23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>MA2</v>
+      </c>
+      <c r="B24" t="str">
+        <v>7</v>
+      </c>
+      <c r="C24">
+        <v>7</v>
+      </c>
+      <c r="D24" t="str">
+        <v>Cypress Windwood</v>
+      </c>
+      <c r="E24">
+        <v>16</v>
+      </c>
+      <c r="F24">
+        <v>150</v>
+      </c>
+      <c r="H24" t="str">
+        <v>cypresswindwood</v>
+      </c>
+      <c r="I24">
+        <v>5</v>
+      </c>
+      <c r="J24">
+        <v>72</v>
+      </c>
+      <c r="K24">
+        <v>5</v>
+      </c>
+      <c r="L24">
+        <v>2</v>
+      </c>
+      <c r="M24">
+        <v>4</v>
+      </c>
+      <c r="N24">
+        <v>4</v>
+      </c>
+      <c r="O24">
+        <v>5</v>
+      </c>
+      <c r="P24">
+        <v>3</v>
+      </c>
+      <c r="Q24">
+        <v>3</v>
+      </c>
+      <c r="R24">
+        <v>3</v>
+      </c>
+      <c r="S24">
+        <v>3</v>
+      </c>
+      <c r="T24">
+        <v>3</v>
+      </c>
+      <c r="U24">
+        <v>2</v>
+      </c>
+      <c r="V24">
+        <v>3</v>
+      </c>
+      <c r="W24">
+        <v>2</v>
+      </c>
+      <c r="X24">
+        <v>4</v>
+      </c>
+      <c r="Y24">
+        <v>2</v>
+      </c>
+      <c r="Z24">
+        <v>2</v>
+      </c>
+      <c r="AA24">
+        <v>4</v>
+      </c>
+      <c r="AB24">
+        <v>3</v>
+      </c>
+      <c r="AC24">
+        <v>4</v>
+      </c>
+      <c r="AD24">
+        <v>4</v>
+      </c>
+      <c r="AE24">
+        <v>4</v>
+      </c>
+      <c r="AF24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v>MA2</v>
+      </c>
+      <c r="B25" t="str">
+        <v>8</v>
+      </c>
+      <c r="C25">
+        <v>8</v>
+      </c>
+      <c r="D25" t="str">
+        <v>Jeff Harper</v>
+      </c>
+      <c r="E25">
+        <v>26</v>
+      </c>
+      <c r="F25">
+        <v>160</v>
+      </c>
+      <c r="H25" t="str">
+        <v>freedom541</v>
+      </c>
+      <c r="I25">
+        <v>11</v>
+      </c>
+      <c r="J25">
+        <v>78</v>
+      </c>
+      <c r="K25">
+        <v>5</v>
+      </c>
+      <c r="L25">
+        <v>3</v>
+      </c>
+      <c r="M25">
+        <v>4</v>
+      </c>
+      <c r="N25">
+        <v>4</v>
+      </c>
+      <c r="O25">
+        <v>5</v>
+      </c>
+      <c r="P25">
+        <v>3</v>
+      </c>
+      <c r="Q25">
+        <v>3</v>
+      </c>
+      <c r="R25">
+        <v>3</v>
+      </c>
+      <c r="S25">
+        <v>4</v>
+      </c>
+      <c r="T25">
+        <v>3</v>
+      </c>
+      <c r="U25">
+        <v>3</v>
+      </c>
+      <c r="V25">
+        <v>3</v>
+      </c>
+      <c r="W25">
+        <v>2</v>
+      </c>
+      <c r="X25">
+        <v>4</v>
+      </c>
+      <c r="Y25">
+        <v>3</v>
+      </c>
+      <c r="Z25">
+        <v>3</v>
+      </c>
+      <c r="AA25">
+        <v>5</v>
+      </c>
+      <c r="AB25">
+        <v>4</v>
+      </c>
+      <c r="AC25">
+        <v>4</v>
+      </c>
+      <c r="AD25">
+        <v>4</v>
+      </c>
+      <c r="AE25">
+        <v>3</v>
+      </c>
+      <c r="AF25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v>MA3</v>
+      </c>
+      <c r="B26" t="str">
+        <v>1</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="str">
+        <v>Nathan Knight</v>
+      </c>
+      <c r="E26">
+        <v>18</v>
+      </c>
+      <c r="F26">
+        <v>152</v>
+      </c>
+      <c r="H26" t="str">
+        <v>askmeabouthippo</v>
+      </c>
+      <c r="I26">
+        <v>7</v>
+      </c>
+      <c r="J26">
+        <v>74</v>
+      </c>
+      <c r="K26">
+        <v>4</v>
+      </c>
+      <c r="L26">
+        <v>3</v>
+      </c>
+      <c r="M26">
+        <v>4</v>
+      </c>
+      <c r="N26">
+        <v>3</v>
+      </c>
+      <c r="O26">
+        <v>4</v>
+      </c>
+      <c r="P26">
+        <v>3</v>
+      </c>
+      <c r="Q26">
+        <v>3</v>
+      </c>
+      <c r="R26">
+        <v>2</v>
+      </c>
+      <c r="S26">
+        <v>4</v>
+      </c>
+      <c r="T26">
+        <v>4</v>
+      </c>
+      <c r="U26">
+        <v>3</v>
+      </c>
+      <c r="V26">
+        <v>6</v>
+      </c>
+      <c r="W26">
+        <v>3</v>
+      </c>
+      <c r="X26">
+        <v>3</v>
+      </c>
+      <c r="Y26">
+        <v>2</v>
+      </c>
+      <c r="Z26">
+        <v>3</v>
+      </c>
+      <c r="AA26">
+        <v>2</v>
+      </c>
+      <c r="AB26">
+        <v>3</v>
+      </c>
+      <c r="AC26">
+        <v>3</v>
+      </c>
+      <c r="AD26">
+        <v>3</v>
+      </c>
+      <c r="AE26">
+        <v>4</v>
+      </c>
+      <c r="AF26">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>MA3</v>
+      </c>
+      <c r="B27" t="str">
+        <v>2</v>
+      </c>
+      <c r="C27">
+        <v>2</v>
+      </c>
+      <c r="D27" t="str">
+        <v>Tucker Jinkins</v>
+      </c>
+      <c r="E27">
+        <v>28</v>
+      </c>
+      <c r="F27">
+        <v>162</v>
+      </c>
+      <c r="H27" t="str">
+        <v>captainstone</v>
+      </c>
+      <c r="I27">
+        <v>16</v>
+      </c>
+      <c r="J27">
+        <v>83</v>
+      </c>
+      <c r="K27">
+        <v>5</v>
+      </c>
+      <c r="L27">
+        <v>3</v>
+      </c>
+      <c r="M27">
+        <v>5</v>
+      </c>
+      <c r="N27">
+        <v>4</v>
+      </c>
+      <c r="O27">
+        <v>6</v>
+      </c>
+      <c r="P27">
+        <v>3</v>
+      </c>
+      <c r="Q27">
+        <v>4</v>
+      </c>
+      <c r="R27">
+        <v>5</v>
+      </c>
+      <c r="S27">
+        <v>5</v>
+      </c>
+      <c r="T27">
+        <v>3</v>
+      </c>
+      <c r="U27">
+        <v>3</v>
+      </c>
+      <c r="V27">
+        <v>2</v>
+      </c>
+      <c r="W27">
+        <v>3</v>
+      </c>
+      <c r="X27">
+        <v>4</v>
+      </c>
+      <c r="Y27">
+        <v>4</v>
+      </c>
+      <c r="Z27">
+        <v>3</v>
+      </c>
+      <c r="AA27">
+        <v>2</v>
+      </c>
+      <c r="AB27">
+        <v>4</v>
+      </c>
+      <c r="AC27">
+        <v>5</v>
+      </c>
+      <c r="AD27">
+        <v>3</v>
+      </c>
+      <c r="AE27">
+        <v>4</v>
+      </c>
+      <c r="AF27">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v>MA3</v>
+      </c>
+      <c r="B28" t="str">
+        <v>3</v>
+      </c>
+      <c r="C28">
+        <v>3</v>
+      </c>
+      <c r="D28" t="str">
+        <v>Jai Juarez</v>
+      </c>
+      <c r="E28">
+        <v>36</v>
+      </c>
+      <c r="F28">
+        <v>170</v>
+      </c>
+      <c r="G28">
+        <v>296524</v>
+      </c>
+      <c r="H28" t="str">
+        <v>nonamericanjuju</v>
+      </c>
+      <c r="I28">
+        <v>14</v>
+      </c>
+      <c r="J28">
+        <v>81</v>
+      </c>
+      <c r="K28">
+        <v>5</v>
+      </c>
+      <c r="L28">
+        <v>2</v>
+      </c>
+      <c r="M28">
+        <v>4</v>
+      </c>
+      <c r="N28">
+        <v>5</v>
+      </c>
+      <c r="O28">
+        <v>5</v>
+      </c>
+      <c r="P28">
+        <v>4</v>
+      </c>
+      <c r="Q28">
+        <v>3</v>
+      </c>
+      <c r="R28">
+        <v>3</v>
+      </c>
+      <c r="S28">
+        <v>5</v>
+      </c>
+      <c r="T28">
+        <v>3</v>
+      </c>
+      <c r="U28">
+        <v>2</v>
+      </c>
+      <c r="V28">
+        <v>3</v>
+      </c>
+      <c r="W28">
+        <v>3</v>
+      </c>
+      <c r="X28">
+        <v>5</v>
+      </c>
+      <c r="Y28">
+        <v>3</v>
+      </c>
+      <c r="Z28">
+        <v>3</v>
+      </c>
+      <c r="AA28">
+        <v>4</v>
+      </c>
+      <c r="AB28">
+        <v>5</v>
+      </c>
+      <c r="AC28">
+        <v>3</v>
+      </c>
+      <c r="AD28">
+        <v>4</v>
+      </c>
+      <c r="AE28">
+        <v>3</v>
+      </c>
+      <c r="AF28">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v>FA1</v>
+      </c>
+      <c r="B29" t="str">
+        <v>1</v>
+      </c>
+      <c r="C29">
+        <v>1</v>
+      </c>
+      <c r="D29" t="str">
+        <v xml:space="preserve">Kiersten Luebbert </v>
+      </c>
+      <c r="E29">
+        <v>30</v>
+      </c>
+      <c r="F29">
+        <v>164</v>
+      </c>
+      <c r="G29">
+        <v>255919</v>
+      </c>
+      <c r="H29" t="str">
+        <v>kluebbert2</v>
+      </c>
+      <c r="I29">
+        <v>13</v>
+      </c>
+      <c r="J29">
+        <v>80</v>
+      </c>
+      <c r="K29">
+        <v>5</v>
+      </c>
+      <c r="L29">
+        <v>4</v>
+      </c>
+      <c r="M29">
+        <v>4</v>
+      </c>
+      <c r="N29">
+        <v>5</v>
+      </c>
+      <c r="O29">
+        <v>4</v>
+      </c>
+      <c r="P29">
+        <v>3</v>
+      </c>
+      <c r="Q29">
+        <v>4</v>
+      </c>
+      <c r="R29">
+        <v>4</v>
+      </c>
+      <c r="S29">
+        <v>4</v>
+      </c>
+      <c r="T29">
+        <v>3</v>
+      </c>
+      <c r="U29">
+        <v>2</v>
+      </c>
+      <c r="V29">
+        <v>3</v>
+      </c>
+      <c r="W29">
+        <v>2</v>
+      </c>
+      <c r="X29">
+        <v>5</v>
+      </c>
+      <c r="Y29">
+        <v>3</v>
+      </c>
+      <c r="Z29">
+        <v>3</v>
+      </c>
+      <c r="AA29">
+        <v>2</v>
+      </c>
+      <c r="AB29">
+        <v>4</v>
+      </c>
+      <c r="AC29">
+        <v>4</v>
+      </c>
+      <c r="AD29">
+        <v>3</v>
+      </c>
+      <c r="AE29">
+        <v>4</v>
+      </c>
+      <c r="AF29">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>MP40</v>
+      </c>
+      <c r="B30" t="str">
+        <v>1</v>
+      </c>
+      <c r="C30">
+        <v>1</v>
+      </c>
+      <c r="D30" t="str">
+        <v>Colin Sexton</v>
+      </c>
+      <c r="E30">
+        <v>-22</v>
+      </c>
+      <c r="F30">
+        <v>112</v>
+      </c>
+      <c r="G30">
+        <v>22547</v>
+      </c>
+      <c r="H30" t="str">
+        <v>chuggz</v>
+      </c>
+      <c r="I30">
+        <v>-13</v>
+      </c>
+      <c r="J30">
+        <v>54</v>
+      </c>
+      <c r="K30">
+        <v>3</v>
+      </c>
+      <c r="L30">
+        <v>2</v>
+      </c>
+      <c r="M30">
+        <v>3</v>
+      </c>
+      <c r="N30">
+        <v>2</v>
+      </c>
+      <c r="O30">
+        <v>3</v>
+      </c>
+      <c r="P30">
+        <v>3</v>
+      </c>
+      <c r="Q30">
+        <v>2</v>
+      </c>
+      <c r="R30">
+        <v>3</v>
+      </c>
+      <c r="S30">
+        <v>2</v>
+      </c>
+      <c r="T30">
+        <v>2</v>
+      </c>
+      <c r="U30">
+        <v>3</v>
+      </c>
+      <c r="V30">
+        <v>2</v>
+      </c>
+      <c r="W30">
+        <v>2</v>
+      </c>
+      <c r="X30">
+        <v>3</v>
+      </c>
+      <c r="Y30">
+        <v>2</v>
+      </c>
+      <c r="Z30">
+        <v>2</v>
+      </c>
+      <c r="AA30">
+        <v>2</v>
+      </c>
+      <c r="AB30">
+        <v>3</v>
+      </c>
+      <c r="AC30">
+        <v>2</v>
+      </c>
+      <c r="AD30">
+        <v>2</v>
+      </c>
+      <c r="AE30">
+        <v>3</v>
+      </c>
+      <c r="AF30">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>MP40</v>
+      </c>
+      <c r="B31" t="str">
+        <v>2</v>
+      </c>
+      <c r="C31">
+        <v>2</v>
+      </c>
+      <c r="D31" t="str">
+        <v>Nate Sexton</v>
+      </c>
+      <c r="E31">
+        <v>-21</v>
+      </c>
+      <c r="F31">
+        <v>113</v>
+      </c>
+      <c r="G31">
+        <v>18824</v>
+      </c>
+      <c r="H31" t="str">
+        <v>natesexton</v>
+      </c>
+      <c r="I31">
+        <v>-12</v>
+      </c>
+      <c r="J31">
+        <v>55</v>
+      </c>
+      <c r="K31">
+        <v>3</v>
+      </c>
+      <c r="L31">
+        <v>2</v>
+      </c>
+      <c r="M31">
+        <v>3</v>
+      </c>
+      <c r="N31">
+        <v>3</v>
+      </c>
+      <c r="O31">
+        <v>3</v>
+      </c>
+      <c r="P31">
+        <v>3</v>
+      </c>
+      <c r="Q31">
+        <v>2</v>
+      </c>
+      <c r="R31">
+        <v>3</v>
+      </c>
+      <c r="S31">
+        <v>2</v>
+      </c>
+      <c r="T31">
+        <v>3</v>
+      </c>
+      <c r="U31">
+        <v>2</v>
+      </c>
+      <c r="V31">
+        <v>2</v>
+      </c>
+      <c r="W31">
+        <v>3</v>
+      </c>
+      <c r="X31">
+        <v>3</v>
+      </c>
+      <c r="Y31">
+        <v>2</v>
+      </c>
+      <c r="Z31">
+        <v>3</v>
+      </c>
+      <c r="AA31">
+        <v>2</v>
+      </c>
+      <c r="AB31">
+        <v>3</v>
+      </c>
+      <c r="AC31">
+        <v>2</v>
+      </c>
+      <c r="AD31">
+        <v>2</v>
+      </c>
+      <c r="AE31">
+        <v>2</v>
+      </c>
+      <c r="AF31">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>MP40</v>
+      </c>
+      <c r="B32" t="str">
+        <v>3</v>
+      </c>
+      <c r="C32">
+        <v>3</v>
+      </c>
+      <c r="D32" t="str">
+        <v>Shaun Kirk</v>
+      </c>
+      <c r="E32">
+        <v>-13</v>
+      </c>
+      <c r="F32">
+        <v>121</v>
+      </c>
+      <c r="G32">
+        <v>33030</v>
+      </c>
+      <c r="H32" t="str">
+        <v>skirkwou</v>
+      </c>
+      <c r="I32">
+        <v>-6</v>
+      </c>
+      <c r="J32">
+        <v>61</v>
+      </c>
+      <c r="K32">
+        <v>4</v>
+      </c>
+      <c r="L32">
+        <v>3</v>
+      </c>
+      <c r="M32">
+        <v>4</v>
+      </c>
+      <c r="N32">
+        <v>4</v>
+      </c>
+      <c r="O32">
+        <v>2</v>
+      </c>
+      <c r="P32">
+        <v>2</v>
+      </c>
+      <c r="Q32">
+        <v>3</v>
+      </c>
+      <c r="R32">
+        <v>2</v>
+      </c>
+      <c r="S32">
+        <v>3</v>
+      </c>
+      <c r="T32">
+        <v>3</v>
+      </c>
+      <c r="U32">
+        <v>3</v>
+      </c>
+      <c r="V32">
+        <v>2</v>
+      </c>
+      <c r="W32">
+        <v>2</v>
+      </c>
+      <c r="X32">
+        <v>3</v>
+      </c>
+      <c r="Y32">
+        <v>2</v>
+      </c>
+      <c r="Z32">
+        <v>2</v>
+      </c>
+      <c r="AA32">
+        <v>3</v>
+      </c>
+      <c r="AB32">
+        <v>2</v>
+      </c>
+      <c r="AC32">
+        <v>4</v>
+      </c>
+      <c r="AD32">
+        <v>3</v>
+      </c>
+      <c r="AE32">
+        <v>2</v>
+      </c>
+      <c r="AF32">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>MP40</v>
+      </c>
+      <c r="B33" t="str">
+        <v>T4</v>
+      </c>
+      <c r="C33">
+        <v>4</v>
+      </c>
+      <c r="D33" t="str">
+        <v>John Ollis</v>
+      </c>
+      <c r="E33">
+        <v>-10</v>
+      </c>
+      <c r="F33">
+        <v>124</v>
+      </c>
+      <c r="G33">
+        <v>22316</v>
+      </c>
+      <c r="H33" t="str">
+        <v>solchild</v>
+      </c>
+      <c r="I33">
+        <v>-6</v>
+      </c>
+      <c r="J33">
+        <v>61</v>
+      </c>
+      <c r="K33">
+        <v>3</v>
+      </c>
+      <c r="L33">
+        <v>3</v>
+      </c>
+      <c r="M33">
+        <v>4</v>
+      </c>
+      <c r="N33">
+        <v>3</v>
+      </c>
+      <c r="O33">
+        <v>3</v>
+      </c>
+      <c r="P33">
+        <v>3</v>
+      </c>
+      <c r="Q33">
+        <v>3</v>
+      </c>
+      <c r="R33">
+        <v>2</v>
+      </c>
+      <c r="S33">
+        <v>3</v>
+      </c>
+      <c r="T33">
+        <v>3</v>
+      </c>
+      <c r="U33">
+        <v>2</v>
+      </c>
+      <c r="V33">
+        <v>2</v>
+      </c>
+      <c r="W33">
+        <v>2</v>
+      </c>
+      <c r="X33">
+        <v>3</v>
+      </c>
+      <c r="Y33">
+        <v>3</v>
+      </c>
+      <c r="Z33">
+        <v>3</v>
+      </c>
+      <c r="AA33">
+        <v>2</v>
+      </c>
+      <c r="AB33">
+        <v>3</v>
+      </c>
+      <c r="AC33">
+        <v>3</v>
+      </c>
+      <c r="AD33">
+        <v>2</v>
+      </c>
+      <c r="AE33">
+        <v>3</v>
+      </c>
+      <c r="AF33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>MP40</v>
+      </c>
+      <c r="B34" t="str">
+        <v>T4</v>
+      </c>
+      <c r="C34">
+        <v>4</v>
+      </c>
+      <c r="D34" t="str">
+        <v>Aaron Discgolf</v>
+      </c>
+      <c r="E34">
+        <v>-10</v>
+      </c>
+      <c r="F34">
+        <v>124</v>
+      </c>
+      <c r="G34">
+        <v>156714</v>
+      </c>
+      <c r="H34" t="str">
+        <v>aaron40267</v>
+      </c>
+      <c r="I34">
+        <v>-5</v>
+      </c>
+      <c r="J34">
+        <v>62</v>
+      </c>
+      <c r="K34">
+        <v>3</v>
+      </c>
+      <c r="L34">
+        <v>2</v>
+      </c>
+      <c r="M34">
+        <v>4</v>
+      </c>
+      <c r="N34">
+        <v>3</v>
+      </c>
+      <c r="O34">
+        <v>3</v>
+      </c>
+      <c r="P34">
+        <v>2</v>
+      </c>
+      <c r="Q34">
+        <v>3</v>
+      </c>
+      <c r="R34">
+        <v>2</v>
+      </c>
+      <c r="S34">
+        <v>4</v>
+      </c>
+      <c r="T34">
+        <v>2</v>
+      </c>
+      <c r="U34">
+        <v>2</v>
+      </c>
+      <c r="V34">
+        <v>2</v>
+      </c>
+      <c r="W34">
+        <v>5</v>
+      </c>
+      <c r="X34">
+        <v>2</v>
+      </c>
+      <c r="Y34">
+        <v>2</v>
+      </c>
+      <c r="Z34">
+        <v>3</v>
+      </c>
+      <c r="AA34">
+        <v>2</v>
+      </c>
+      <c r="AB34">
+        <v>3</v>
+      </c>
+      <c r="AC34">
+        <v>4</v>
+      </c>
+      <c r="AD34">
+        <v>3</v>
+      </c>
+      <c r="AE34">
+        <v>3</v>
+      </c>
+      <c r="AF34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>MP40</v>
+      </c>
+      <c r="B35" t="str">
+        <v>6</v>
+      </c>
+      <c r="C35">
+        <v>6</v>
+      </c>
+      <c r="D35" t="str">
+        <v>Matt McCarley</v>
+      </c>
+      <c r="E35">
+        <v>-8</v>
+      </c>
+      <c r="F35">
+        <v>126</v>
+      </c>
+      <c r="G35">
+        <v>19133</v>
+      </c>
+      <c r="H35" t="str">
+        <v>bmwdisc4</v>
+      </c>
+      <c r="I35">
+        <v>-6</v>
+      </c>
+      <c r="J35">
+        <v>61</v>
+      </c>
+      <c r="K35">
+        <v>4</v>
+      </c>
+      <c r="L35">
+        <v>2</v>
+      </c>
+      <c r="M35">
+        <v>3</v>
+      </c>
+      <c r="N35">
+        <v>3</v>
+      </c>
+      <c r="O35">
+        <v>3</v>
+      </c>
+      <c r="P35">
+        <v>3</v>
+      </c>
+      <c r="Q35">
+        <v>3</v>
+      </c>
+      <c r="R35">
+        <v>2</v>
+      </c>
+      <c r="S35">
+        <v>4</v>
+      </c>
+      <c r="T35">
+        <v>3</v>
+      </c>
+      <c r="U35">
+        <v>2</v>
+      </c>
+      <c r="V35">
+        <v>3</v>
+      </c>
+      <c r="W35">
+        <v>2</v>
+      </c>
+      <c r="X35">
+        <v>3</v>
+      </c>
+      <c r="Y35">
+        <v>2</v>
+      </c>
+      <c r="Z35">
+        <v>3</v>
+      </c>
+      <c r="AA35">
+        <v>2</v>
+      </c>
+      <c r="AB35">
+        <v>3</v>
+      </c>
+      <c r="AC35">
+        <v>3</v>
+      </c>
+      <c r="AD35">
+        <v>2</v>
+      </c>
+      <c r="AE35">
+        <v>3</v>
+      </c>
+      <c r="AF35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>MP40</v>
+      </c>
+      <c r="B36" t="str">
+        <v>7</v>
+      </c>
+      <c r="C36">
+        <v>7</v>
+      </c>
+      <c r="D36" t="str">
+        <v>Jake Smith</v>
+      </c>
+      <c r="E36">
+        <v>-6</v>
+      </c>
+      <c r="F36">
+        <v>128</v>
+      </c>
+      <c r="H36" t="str">
+        <v>jakeasmith</v>
+      </c>
+      <c r="I36">
+        <v>-3</v>
+      </c>
+      <c r="J36">
+        <v>64</v>
+      </c>
+      <c r="K36">
+        <v>4</v>
+      </c>
+      <c r="L36">
+        <v>3</v>
+      </c>
+      <c r="M36">
+        <v>4</v>
+      </c>
+      <c r="N36">
+        <v>3</v>
+      </c>
+      <c r="O36">
+        <v>3</v>
+      </c>
+      <c r="P36">
+        <v>3</v>
+      </c>
+      <c r="Q36">
+        <v>2</v>
+      </c>
+      <c r="R36">
+        <v>3</v>
+      </c>
+      <c r="S36">
+        <v>3</v>
+      </c>
+      <c r="T36">
+        <v>3</v>
+      </c>
+      <c r="U36">
+        <v>3</v>
+      </c>
+      <c r="V36">
+        <v>2</v>
+      </c>
+      <c r="W36">
+        <v>2</v>
+      </c>
+      <c r="X36">
+        <v>3</v>
+      </c>
+      <c r="Y36">
+        <v>2</v>
+      </c>
+      <c r="Z36">
+        <v>2</v>
+      </c>
+      <c r="AA36">
+        <v>3</v>
+      </c>
+      <c r="AB36">
+        <v>4</v>
+      </c>
+      <c r="AC36">
+        <v>3</v>
+      </c>
+      <c r="AD36">
+        <v>3</v>
+      </c>
+      <c r="AE36">
+        <v>3</v>
+      </c>
+      <c r="AF36">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>MP40</v>
+      </c>
+      <c r="B37" t="str">
+        <v>8</v>
+      </c>
+      <c r="C37">
+        <v>8</v>
+      </c>
+      <c r="D37" t="str">
+        <v>Adam Larson</v>
+      </c>
+      <c r="E37">
+        <v>-4</v>
+      </c>
+      <c r="F37">
+        <v>130</v>
+      </c>
+      <c r="G37">
+        <v>201936</v>
+      </c>
+      <c r="H37" t="str">
+        <v>alarsonco</v>
+      </c>
+      <c r="I37">
+        <v>-1</v>
+      </c>
+      <c r="J37">
+        <v>66</v>
+      </c>
+      <c r="K37">
+        <v>3</v>
+      </c>
+      <c r="L37">
+        <v>3</v>
+      </c>
+      <c r="M37">
+        <v>3</v>
+      </c>
+      <c r="N37">
+        <v>4</v>
+      </c>
+      <c r="O37">
+        <v>3</v>
+      </c>
+      <c r="P37">
+        <v>3</v>
+      </c>
+      <c r="Q37">
+        <v>4</v>
+      </c>
+      <c r="R37">
+        <v>3</v>
+      </c>
+      <c r="S37">
+        <v>5</v>
+      </c>
+      <c r="T37">
+        <v>3</v>
+      </c>
+      <c r="U37">
+        <v>2</v>
+      </c>
+      <c r="V37">
+        <v>2</v>
+      </c>
+      <c r="W37">
+        <v>2</v>
+      </c>
+      <c r="X37">
+        <v>3</v>
+      </c>
+      <c r="Y37">
+        <v>3</v>
+      </c>
+      <c r="Z37">
+        <v>2</v>
+      </c>
+      <c r="AA37">
+        <v>2</v>
+      </c>
+      <c r="AB37">
+        <v>3</v>
+      </c>
+      <c r="AC37">
+        <v>4</v>
+      </c>
+      <c r="AD37">
+        <v>3</v>
+      </c>
+      <c r="AE37">
+        <v>3</v>
+      </c>
+      <c r="AF37">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>MP40</v>
+      </c>
+      <c r="B38" t="str">
+        <v>9</v>
+      </c>
+      <c r="C38">
+        <v>9</v>
+      </c>
+      <c r="D38" t="str">
+        <v>Dan Rockwell</v>
+      </c>
+      <c r="E38">
+        <v>-1</v>
+      </c>
+      <c r="F38">
+        <v>133</v>
+      </c>
+      <c r="G38">
+        <v>208168</v>
+      </c>
+      <c r="H38" t="str">
+        <v>danrock</v>
+      </c>
+      <c r="I38">
+        <v>-3</v>
+      </c>
+      <c r="J38">
+        <v>64</v>
+      </c>
+      <c r="K38">
+        <v>3</v>
+      </c>
+      <c r="L38">
+        <v>2</v>
+      </c>
+      <c r="M38">
+        <v>4</v>
+      </c>
+      <c r="N38">
+        <v>3</v>
+      </c>
+      <c r="O38">
+        <v>3</v>
+      </c>
+      <c r="P38">
+        <v>3</v>
+      </c>
+      <c r="Q38">
+        <v>3</v>
+      </c>
+      <c r="R38">
+        <v>2</v>
+      </c>
+      <c r="S38">
+        <v>6</v>
+      </c>
+      <c r="T38">
+        <v>3</v>
+      </c>
+      <c r="U38">
+        <v>2</v>
+      </c>
+      <c r="V38">
+        <v>2</v>
+      </c>
+      <c r="W38">
+        <v>3</v>
+      </c>
+      <c r="X38">
+        <v>3</v>
+      </c>
+      <c r="Y38">
+        <v>2</v>
+      </c>
+      <c r="Z38">
+        <v>2</v>
+      </c>
+      <c r="AA38">
+        <v>2</v>
+      </c>
+      <c r="AB38">
+        <v>4</v>
+      </c>
+      <c r="AC38">
+        <v>3</v>
+      </c>
+      <c r="AD38">
+        <v>3</v>
+      </c>
+      <c r="AE38">
+        <v>3</v>
+      </c>
+      <c r="AF38">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v>MP40</v>
+      </c>
+      <c r="B39" t="str">
+        <v>10</v>
+      </c>
+      <c r="C39">
+        <v>10</v>
+      </c>
+      <c r="D39" t="str">
+        <v>Colin Van Der Hyde</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>134</v>
+      </c>
+      <c r="G39">
+        <v>208174</v>
+      </c>
+      <c r="H39" t="str">
+        <v>ballzzz</v>
+      </c>
+      <c r="I39">
+        <v>0</v>
+      </c>
+      <c r="J39">
+        <v>67</v>
+      </c>
+      <c r="K39">
+        <v>5</v>
+      </c>
+      <c r="L39">
+        <v>3</v>
+      </c>
+      <c r="M39">
+        <v>4</v>
+      </c>
+      <c r="N39">
+        <v>4</v>
+      </c>
+      <c r="O39">
+        <v>4</v>
+      </c>
+      <c r="P39">
+        <v>3</v>
+      </c>
+      <c r="Q39">
+        <v>3</v>
+      </c>
+      <c r="R39">
+        <v>2</v>
+      </c>
+      <c r="S39">
+        <v>3</v>
+      </c>
+      <c r="T39">
+        <v>2</v>
+      </c>
+      <c r="U39">
+        <v>2</v>
+      </c>
+      <c r="V39">
+        <v>4</v>
+      </c>
+      <c r="W39">
+        <v>3</v>
+      </c>
+      <c r="X39">
+        <v>3</v>
+      </c>
+      <c r="Y39">
+        <v>3</v>
+      </c>
+      <c r="Z39">
+        <v>3</v>
+      </c>
+      <c r="AA39">
+        <v>2</v>
+      </c>
+      <c r="AB39">
+        <v>3</v>
+      </c>
+      <c r="AC39">
+        <v>3</v>
+      </c>
+      <c r="AD39">
+        <v>2</v>
+      </c>
+      <c r="AE39">
+        <v>3</v>
+      </c>
+      <c r="AF39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>MP40</v>
+      </c>
+      <c r="B40" t="str">
+        <v>11</v>
+      </c>
+      <c r="C40">
+        <v>11</v>
+      </c>
+      <c r="D40" t="str">
+        <v>Russell Heitkamp</v>
+      </c>
+      <c r="E40">
+        <v>3</v>
+      </c>
+      <c r="F40">
+        <v>137</v>
+      </c>
+      <c r="G40">
+        <v>69863</v>
+      </c>
+      <c r="H40" t="str">
+        <v>russheitkamp</v>
+      </c>
+      <c r="I40">
+        <v>-3</v>
+      </c>
+      <c r="J40">
+        <v>64</v>
+      </c>
+      <c r="K40">
+        <v>3</v>
+      </c>
+      <c r="L40">
+        <v>3</v>
+      </c>
+      <c r="M40">
+        <v>3</v>
+      </c>
+      <c r="N40">
+        <v>2</v>
+      </c>
+      <c r="O40">
+        <v>4</v>
+      </c>
+      <c r="P40">
+        <v>3</v>
+      </c>
+      <c r="Q40">
+        <v>3</v>
+      </c>
+      <c r="R40">
+        <v>2</v>
+      </c>
+      <c r="S40">
+        <v>3</v>
+      </c>
+      <c r="T40">
+        <v>2</v>
+      </c>
+      <c r="U40">
+        <v>2</v>
+      </c>
+      <c r="V40">
+        <v>4</v>
+      </c>
+      <c r="W40">
+        <v>2</v>
+      </c>
+      <c r="X40">
+        <v>3</v>
+      </c>
+      <c r="Y40">
+        <v>3</v>
+      </c>
+      <c r="Z40">
+        <v>2</v>
+      </c>
+      <c r="AA40">
+        <v>4</v>
+      </c>
+      <c r="AB40">
+        <v>4</v>
+      </c>
+      <c r="AC40">
+        <v>4</v>
+      </c>
+      <c r="AD40">
+        <v>2</v>
+      </c>
+      <c r="AE40">
+        <v>3</v>
+      </c>
+      <c r="AF40">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>MP50</v>
+      </c>
+      <c r="B41" t="str">
+        <v>T1</v>
+      </c>
+      <c r="C41">
+        <v>1</v>
+      </c>
+      <c r="D41" t="str">
+        <v>Coury Coates</v>
+      </c>
+      <c r="E41">
+        <v>-9</v>
+      </c>
+      <c r="F41">
+        <v>125</v>
+      </c>
+      <c r="H41" t="str">
+        <v>coatesc</v>
+      </c>
+      <c r="I41">
+        <v>-3</v>
+      </c>
+      <c r="J41">
+        <v>64</v>
+      </c>
+      <c r="K41">
+        <v>4</v>
+      </c>
+      <c r="L41">
+        <v>2</v>
+      </c>
+      <c r="M41">
+        <v>3</v>
+      </c>
+      <c r="N41">
+        <v>2</v>
+      </c>
+      <c r="O41">
+        <v>4</v>
+      </c>
+      <c r="P41">
+        <v>2</v>
+      </c>
+      <c r="Q41">
+        <v>4</v>
+      </c>
+      <c r="R41">
+        <v>2</v>
+      </c>
+      <c r="S41">
+        <v>4</v>
+      </c>
+      <c r="T41">
+        <v>2</v>
+      </c>
+      <c r="U41">
+        <v>2</v>
+      </c>
+      <c r="V41">
+        <v>6</v>
+      </c>
+      <c r="W41">
+        <v>2</v>
+      </c>
+      <c r="X41">
+        <v>2</v>
+      </c>
+      <c r="Y41">
+        <v>3</v>
+      </c>
+      <c r="Z41">
+        <v>3</v>
+      </c>
+      <c r="AA41">
+        <v>2</v>
+      </c>
+      <c r="AB41">
+        <v>3</v>
+      </c>
+      <c r="AC41">
+        <v>3</v>
+      </c>
+      <c r="AD41">
+        <v>3</v>
+      </c>
+      <c r="AE41">
+        <v>3</v>
+      </c>
+      <c r="AF41">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v>MP50</v>
+      </c>
+      <c r="B42" t="str">
+        <v>T1</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+      <c r="D42" t="str">
+        <v>Billy Gaskill</v>
+      </c>
+      <c r="E42">
+        <v>-9</v>
+      </c>
+      <c r="F42">
+        <v>125</v>
+      </c>
+      <c r="G42">
+        <v>54837</v>
+      </c>
+      <c r="H42" t="str">
+        <v>billygaskill</v>
+      </c>
+      <c r="I42">
+        <v>-2</v>
+      </c>
+      <c r="J42">
+        <v>65</v>
+      </c>
+      <c r="K42">
+        <v>3</v>
+      </c>
+      <c r="L42">
+        <v>3</v>
+      </c>
+      <c r="M42">
+        <v>3</v>
+      </c>
+      <c r="N42">
+        <v>3</v>
+      </c>
+      <c r="O42">
+        <v>3</v>
+      </c>
+      <c r="P42">
+        <v>3</v>
+      </c>
+      <c r="Q42">
+        <v>3</v>
+      </c>
+      <c r="R42">
+        <v>2</v>
+      </c>
+      <c r="S42">
+        <v>5</v>
+      </c>
+      <c r="T42">
+        <v>3</v>
+      </c>
+      <c r="U42">
+        <v>4</v>
+      </c>
+      <c r="V42">
+        <v>2</v>
+      </c>
+      <c r="W42">
+        <v>2</v>
+      </c>
+      <c r="X42">
+        <v>3</v>
+      </c>
+      <c r="Y42">
+        <v>3</v>
+      </c>
+      <c r="Z42">
+        <v>3</v>
+      </c>
+      <c r="AA42">
+        <v>2</v>
+      </c>
+      <c r="AB42">
+        <v>3</v>
+      </c>
+      <c r="AC42">
+        <v>3</v>
+      </c>
+      <c r="AD42">
+        <v>2</v>
+      </c>
+      <c r="AE42">
+        <v>4</v>
+      </c>
+      <c r="AF42">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v>MP50</v>
+      </c>
+      <c r="B43" t="str">
+        <v>3</v>
+      </c>
+      <c r="C43">
+        <v>3</v>
+      </c>
+      <c r="D43" t="str">
+        <v>Mike Storrs</v>
+      </c>
+      <c r="E43">
+        <v>-8</v>
+      </c>
+      <c r="F43">
+        <v>126</v>
+      </c>
+      <c r="G43">
+        <v>22633</v>
+      </c>
+      <c r="H43" t="str">
+        <v>mikestorrs</v>
+      </c>
+      <c r="I43">
+        <v>-6</v>
+      </c>
+      <c r="J43">
+        <v>61</v>
+      </c>
+      <c r="K43">
+        <v>3</v>
+      </c>
+      <c r="L43">
+        <v>3</v>
+      </c>
+      <c r="M43">
+        <v>3</v>
+      </c>
+      <c r="N43">
+        <v>3</v>
+      </c>
+      <c r="O43">
+        <v>3</v>
+      </c>
+      <c r="P43">
+        <v>3</v>
+      </c>
+      <c r="Q43">
+        <v>3</v>
+      </c>
+      <c r="R43">
+        <v>2</v>
+      </c>
+      <c r="S43">
+        <v>3</v>
+      </c>
+      <c r="T43">
+        <v>3</v>
+      </c>
+      <c r="U43">
+        <v>3</v>
+      </c>
+      <c r="V43">
+        <v>2</v>
+      </c>
+      <c r="W43">
+        <v>2</v>
+      </c>
+      <c r="X43">
+        <v>3</v>
+      </c>
+      <c r="Y43">
+        <v>2</v>
+      </c>
+      <c r="Z43">
+        <v>3</v>
+      </c>
+      <c r="AA43">
+        <v>2</v>
+      </c>
+      <c r="AB43">
+        <v>3</v>
+      </c>
+      <c r="AC43">
+        <v>3</v>
+      </c>
+      <c r="AD43">
+        <v>3</v>
+      </c>
+      <c r="AE43">
+        <v>3</v>
+      </c>
+      <c r="AF43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v>MP50</v>
+      </c>
+      <c r="B44" t="str">
+        <v>4</v>
+      </c>
+      <c r="C44">
+        <v>4</v>
+      </c>
+      <c r="D44" t="str">
+        <v xml:space="preserve">Jason Pinkal </v>
+      </c>
+      <c r="E44">
+        <v>-6</v>
+      </c>
+      <c r="F44">
+        <v>128</v>
+      </c>
+      <c r="G44">
+        <v>23956</v>
+      </c>
+      <c r="H44" t="str">
+        <v>jasonpinkal</v>
+      </c>
+      <c r="I44">
+        <v>-3</v>
+      </c>
+      <c r="J44">
+        <v>64</v>
+      </c>
+      <c r="K44">
+        <v>3</v>
+      </c>
+      <c r="L44">
+        <v>2</v>
+      </c>
+      <c r="M44">
+        <v>3</v>
+      </c>
+      <c r="N44">
+        <v>2</v>
+      </c>
+      <c r="O44">
+        <v>4</v>
+      </c>
+      <c r="P44">
+        <v>3</v>
+      </c>
+      <c r="Q44">
+        <v>4</v>
+      </c>
+      <c r="R44">
+        <v>2</v>
+      </c>
+      <c r="S44">
+        <v>4</v>
+      </c>
+      <c r="T44">
+        <v>3</v>
+      </c>
+      <c r="U44">
+        <v>2</v>
+      </c>
+      <c r="V44">
+        <v>4</v>
+      </c>
+      <c r="W44">
+        <v>2</v>
+      </c>
+      <c r="X44">
+        <v>2</v>
+      </c>
+      <c r="Y44">
+        <v>3</v>
+      </c>
+      <c r="Z44">
+        <v>3</v>
+      </c>
+      <c r="AA44">
+        <v>4</v>
+      </c>
+      <c r="AB44">
+        <v>3</v>
+      </c>
+      <c r="AC44">
+        <v>4</v>
+      </c>
+      <c r="AD44">
+        <v>2</v>
+      </c>
+      <c r="AE44">
+        <v>3</v>
+      </c>
+      <c r="AF44">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v>MP50</v>
+      </c>
+      <c r="B45" t="str">
+        <v>5</v>
+      </c>
+      <c r="C45">
+        <v>5</v>
+      </c>
+      <c r="D45" t="str">
+        <v xml:space="preserve">Casey Lohrman </v>
+      </c>
+      <c r="E45">
+        <v>-4</v>
+      </c>
+      <c r="F45">
+        <v>130</v>
+      </c>
+      <c r="G45">
+        <v>35435</v>
+      </c>
+      <c r="H45" t="str">
+        <v>cglohrman</v>
+      </c>
+      <c r="I45">
+        <v>-1</v>
+      </c>
+      <c r="J45">
+        <v>66</v>
+      </c>
+      <c r="K45">
+        <v>4</v>
+      </c>
+      <c r="L45">
+        <v>3</v>
+      </c>
+      <c r="M45">
+        <v>3</v>
+      </c>
+      <c r="N45">
+        <v>3</v>
+      </c>
+      <c r="O45">
+        <v>3</v>
+      </c>
+      <c r="P45">
+        <v>4</v>
+      </c>
+      <c r="Q45">
+        <v>3</v>
+      </c>
+      <c r="R45">
+        <v>3</v>
+      </c>
+      <c r="S45">
+        <v>3</v>
+      </c>
+      <c r="T45">
+        <v>3</v>
+      </c>
+      <c r="U45">
+        <v>3</v>
+      </c>
+      <c r="V45">
+        <v>4</v>
+      </c>
+      <c r="W45">
+        <v>2</v>
+      </c>
+      <c r="X45">
+        <v>2</v>
+      </c>
+      <c r="Y45">
+        <v>2</v>
+      </c>
+      <c r="Z45">
+        <v>3</v>
+      </c>
+      <c r="AA45">
+        <v>3</v>
+      </c>
+      <c r="AB45">
+        <v>3</v>
+      </c>
+      <c r="AC45">
+        <v>4</v>
+      </c>
+      <c r="AD45">
+        <v>2</v>
+      </c>
+      <c r="AE45">
+        <v>3</v>
+      </c>
+      <c r="AF45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>MP50</v>
+      </c>
+      <c r="B46" t="str">
+        <v>6</v>
+      </c>
+      <c r="C46">
+        <v>6</v>
+      </c>
+      <c r="D46" t="str">
+        <v>Choate</v>
+      </c>
+      <c r="E46">
+        <v>-3</v>
+      </c>
+      <c r="F46">
+        <v>131</v>
+      </c>
+      <c r="H46" t="str">
+        <v>choptank</v>
+      </c>
+      <c r="I46">
+        <v>-2</v>
+      </c>
+      <c r="J46">
+        <v>65</v>
+      </c>
+      <c r="K46">
+        <v>3</v>
+      </c>
+      <c r="L46">
+        <v>3</v>
+      </c>
+      <c r="M46">
+        <v>3</v>
+      </c>
+      <c r="N46">
+        <v>3</v>
+      </c>
+      <c r="O46">
+        <v>2</v>
+      </c>
+      <c r="P46">
+        <v>2</v>
+      </c>
+      <c r="Q46">
+        <v>3</v>
+      </c>
+      <c r="R46">
+        <v>3</v>
+      </c>
+      <c r="S46">
+        <v>3</v>
+      </c>
+      <c r="T46">
+        <v>3</v>
+      </c>
+      <c r="U46">
+        <v>2</v>
+      </c>
+      <c r="V46">
+        <v>4</v>
+      </c>
+      <c r="W46">
+        <v>2</v>
+      </c>
+      <c r="X46">
+        <v>3</v>
+      </c>
+      <c r="Y46">
+        <v>3</v>
+      </c>
+      <c r="Z46">
+        <v>2</v>
+      </c>
+      <c r="AA46">
+        <v>6</v>
+      </c>
+      <c r="AB46">
+        <v>3</v>
+      </c>
+      <c r="AC46">
+        <v>4</v>
+      </c>
+      <c r="AD46">
+        <v>3</v>
+      </c>
+      <c r="AE46">
+        <v>2</v>
+      </c>
+      <c r="AF46">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>MP50</v>
+      </c>
+      <c r="B47" t="str">
+        <v>7</v>
+      </c>
+      <c r="C47">
+        <v>7</v>
+      </c>
+      <c r="D47" t="str">
+        <v>kelly christiansen</v>
+      </c>
+      <c r="E47">
+        <v>2</v>
+      </c>
+      <c r="F47">
+        <v>136</v>
+      </c>
+      <c r="H47" t="str">
+        <v>kelly123c</v>
+      </c>
+      <c r="I47">
+        <v>2</v>
+      </c>
+      <c r="J47">
+        <v>69</v>
+      </c>
+      <c r="K47">
+        <v>4</v>
+      </c>
+      <c r="L47">
+        <v>4</v>
+      </c>
+      <c r="M47">
+        <v>4</v>
+      </c>
+      <c r="N47">
+        <v>4</v>
+      </c>
+      <c r="O47">
+        <v>4</v>
+      </c>
+      <c r="P47">
+        <v>3</v>
+      </c>
+      <c r="Q47">
+        <v>3</v>
+      </c>
+      <c r="R47">
+        <v>3</v>
+      </c>
+      <c r="S47">
+        <v>4</v>
+      </c>
+      <c r="T47">
+        <v>3</v>
+      </c>
+      <c r="U47">
+        <v>2</v>
+      </c>
+      <c r="V47">
+        <v>3</v>
+      </c>
+      <c r="W47">
+        <v>2</v>
+      </c>
+      <c r="X47">
+        <v>3</v>
+      </c>
+      <c r="Y47">
+        <v>3</v>
+      </c>
+      <c r="Z47">
+        <v>3</v>
+      </c>
+      <c r="AA47">
+        <v>2</v>
+      </c>
+      <c r="AB47">
+        <v>3</v>
+      </c>
+      <c r="AC47">
+        <v>2</v>
+      </c>
+      <c r="AD47">
+        <v>3</v>
+      </c>
+      <c r="AE47">
+        <v>3</v>
+      </c>
+      <c r="AF47">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>MP50</v>
+      </c>
+      <c r="B48" t="str">
+        <v>8</v>
+      </c>
+      <c r="C48">
+        <v>8</v>
+      </c>
+      <c r="D48" t="str">
+        <v>Jeff Young</v>
+      </c>
+      <c r="E48">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>142</v>
+      </c>
+      <c r="G48">
+        <v>123410</v>
+      </c>
+      <c r="H48" t="str">
+        <v>ar123410</v>
+      </c>
+      <c r="I48">
+        <v>3</v>
+      </c>
+      <c r="J48">
+        <v>70</v>
+      </c>
+      <c r="K48">
+        <v>4</v>
+      </c>
+      <c r="L48">
+        <v>2</v>
+      </c>
+      <c r="M48">
+        <v>4</v>
+      </c>
+      <c r="N48">
+        <v>3</v>
+      </c>
+      <c r="O48">
+        <v>3</v>
+      </c>
+      <c r="P48">
+        <v>3</v>
+      </c>
+      <c r="Q48">
+        <v>4</v>
+      </c>
+      <c r="R48">
+        <v>3</v>
+      </c>
+      <c r="S48">
+        <v>4</v>
+      </c>
+      <c r="T48">
+        <v>3</v>
+      </c>
+      <c r="U48">
+        <v>3</v>
+      </c>
+      <c r="V48">
+        <v>2</v>
+      </c>
+      <c r="W48">
+        <v>3</v>
+      </c>
+      <c r="X48">
+        <v>3</v>
+      </c>
+      <c r="Y48">
+        <v>2</v>
+      </c>
+      <c r="Z48">
+        <v>3</v>
+      </c>
+      <c r="AA48">
+        <v>4</v>
+      </c>
+      <c r="AB48">
+        <v>4</v>
+      </c>
+      <c r="AC48">
+        <v>4</v>
+      </c>
+      <c r="AD48">
+        <v>3</v>
+      </c>
+      <c r="AE48">
+        <v>3</v>
+      </c>
+      <c r="AF48">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>MP50</v>
+      </c>
+      <c r="B49" t="str">
+        <v>9</v>
+      </c>
+      <c r="C49">
+        <v>9</v>
+      </c>
+      <c r="D49" t="str">
+        <v>Marc Haerling</v>
+      </c>
+      <c r="E49">
+        <v>11</v>
+      </c>
+      <c r="F49">
+        <v>145</v>
+      </c>
+      <c r="G49">
+        <v>146286</v>
+      </c>
+      <c r="H49" t="str">
+        <v>marchaerling</v>
+      </c>
+      <c r="I49">
+        <v>5</v>
+      </c>
+      <c r="J49">
+        <v>72</v>
+      </c>
+      <c r="K49">
+        <v>5</v>
+      </c>
+      <c r="L49">
+        <v>4</v>
+      </c>
+      <c r="M49">
+        <v>4</v>
+      </c>
+      <c r="N49">
+        <v>3</v>
+      </c>
+      <c r="O49">
+        <v>3</v>
+      </c>
+      <c r="P49">
+        <v>3</v>
+      </c>
+      <c r="Q49">
+        <v>4</v>
+      </c>
+      <c r="R49">
+        <v>3</v>
+      </c>
+      <c r="S49">
+        <v>3</v>
+      </c>
+      <c r="T49">
+        <v>3</v>
+      </c>
+      <c r="U49">
+        <v>2</v>
+      </c>
+      <c r="V49">
+        <v>3</v>
+      </c>
+      <c r="W49">
+        <v>3</v>
+      </c>
+      <c r="X49">
+        <v>4</v>
+      </c>
+      <c r="Y49">
+        <v>2</v>
+      </c>
+      <c r="Z49">
+        <v>3</v>
+      </c>
+      <c r="AA49">
+        <v>2</v>
+      </c>
+      <c r="AB49">
+        <v>3</v>
+      </c>
+      <c r="AC49">
+        <v>4</v>
+      </c>
+      <c r="AD49">
+        <v>2</v>
+      </c>
+      <c r="AE49">
+        <v>4</v>
+      </c>
+      <c r="AF49">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>MA40</v>
+      </c>
+      <c r="B50" t="str">
+        <v>1</v>
+      </c>
+      <c r="C50">
+        <v>1</v>
+      </c>
+      <c r="D50" t="str">
+        <v>Jeff Huebner</v>
+      </c>
+      <c r="E50">
+        <v>-7</v>
+      </c>
+      <c r="F50">
+        <v>127</v>
+      </c>
+      <c r="G50">
+        <v>298859</v>
+      </c>
+      <c r="H50" t="str">
+        <v>jeffhuebner</v>
+      </c>
+      <c r="I50">
+        <v>-6</v>
+      </c>
+      <c r="J50">
+        <v>61</v>
+      </c>
+      <c r="K50">
+        <v>3</v>
+      </c>
+      <c r="L50">
+        <v>2</v>
+      </c>
+      <c r="M50">
+        <v>4</v>
+      </c>
+      <c r="N50">
+        <v>3</v>
+      </c>
+      <c r="O50">
+        <v>3</v>
+      </c>
+      <c r="P50">
+        <v>3</v>
+      </c>
+      <c r="Q50">
+        <v>2</v>
+      </c>
+      <c r="R50">
+        <v>2</v>
+      </c>
+      <c r="S50">
+        <v>2</v>
+      </c>
+      <c r="T50">
+        <v>3</v>
+      </c>
+      <c r="U50">
+        <v>2</v>
+      </c>
+      <c r="V50">
+        <v>2</v>
+      </c>
+      <c r="W50">
+        <v>2</v>
+      </c>
+      <c r="X50">
+        <v>3</v>
+      </c>
+      <c r="Y50">
+        <v>4</v>
+      </c>
+      <c r="Z50">
+        <v>3</v>
+      </c>
+      <c r="AA50">
+        <v>3</v>
+      </c>
+      <c r="AB50">
+        <v>3</v>
+      </c>
+      <c r="AC50">
+        <v>4</v>
+      </c>
+      <c r="AD50">
+        <v>2</v>
+      </c>
+      <c r="AE50">
+        <v>3</v>
+      </c>
+      <c r="AF50">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>MA40</v>
+      </c>
+      <c r="B51" t="str">
+        <v>2</v>
+      </c>
+      <c r="C51">
+        <v>2</v>
+      </c>
+      <c r="D51" t="str">
+        <v>Daniel Michaelis</v>
+      </c>
+      <c r="E51">
+        <v>-5</v>
+      </c>
+      <c r="F51">
+        <v>129</v>
+      </c>
+      <c r="G51">
+        <v>167109</v>
+      </c>
+      <c r="H51" t="str">
+        <v>slornne</v>
+      </c>
+      <c r="I51">
+        <v>-2</v>
+      </c>
+      <c r="J51">
+        <v>65</v>
+      </c>
+      <c r="K51">
+        <v>4</v>
+      </c>
+      <c r="L51">
+        <v>4</v>
+      </c>
+      <c r="M51">
+        <v>4</v>
+      </c>
+      <c r="N51">
+        <v>4</v>
+      </c>
+      <c r="O51">
+        <v>3</v>
+      </c>
+      <c r="P51">
+        <v>2</v>
+      </c>
+      <c r="Q51">
+        <v>3</v>
+      </c>
+      <c r="R51">
+        <v>3</v>
+      </c>
+      <c r="S51">
+        <v>4</v>
+      </c>
+      <c r="T51">
+        <v>3</v>
+      </c>
+      <c r="U51">
+        <v>2</v>
+      </c>
+      <c r="V51">
+        <v>2</v>
+      </c>
+      <c r="W51">
+        <v>2</v>
+      </c>
+      <c r="X51">
+        <v>3</v>
+      </c>
+      <c r="Y51">
+        <v>3</v>
+      </c>
+      <c r="Z51">
+        <v>2</v>
+      </c>
+      <c r="AA51">
+        <v>2</v>
+      </c>
+      <c r="AB51">
+        <v>4</v>
+      </c>
+      <c r="AC51">
+        <v>3</v>
+      </c>
+      <c r="AD51">
+        <v>2</v>
+      </c>
+      <c r="AE51">
+        <v>2</v>
+      </c>
+      <c r="AF51">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>MA40</v>
+      </c>
+      <c r="B52" t="str">
+        <v>3</v>
+      </c>
+      <c r="C52">
+        <v>3</v>
+      </c>
+      <c r="D52" t="str">
+        <v>Jesse Newhouse</v>
+      </c>
+      <c r="E52">
+        <v>-2</v>
+      </c>
+      <c r="F52">
+        <v>132</v>
+      </c>
+      <c r="G52">
+        <v>209487</v>
+      </c>
+      <c r="H52" t="str">
+        <v>newhousedyes</v>
+      </c>
+      <c r="I52">
+        <v>-5</v>
+      </c>
+      <c r="J52">
+        <v>62</v>
+      </c>
+      <c r="K52">
+        <v>3</v>
+      </c>
+      <c r="L52">
+        <v>3</v>
+      </c>
+      <c r="M52">
+        <v>3</v>
+      </c>
+      <c r="N52">
+        <v>3</v>
+      </c>
+      <c r="O52">
+        <v>3</v>
+      </c>
+      <c r="P52">
+        <v>2</v>
+      </c>
+      <c r="Q52">
+        <v>2</v>
+      </c>
+      <c r="R52">
+        <v>3</v>
+      </c>
+      <c r="S52">
+        <v>2</v>
+      </c>
+      <c r="T52">
+        <v>2</v>
+      </c>
+      <c r="U52">
+        <v>2</v>
+      </c>
+      <c r="V52">
+        <v>3</v>
+      </c>
+      <c r="W52">
+        <v>4</v>
+      </c>
+      <c r="X52">
+        <v>3</v>
+      </c>
+      <c r="Y52">
+        <v>3</v>
+      </c>
+      <c r="Z52">
+        <v>3</v>
+      </c>
+      <c r="AA52">
+        <v>4</v>
+      </c>
+      <c r="AB52">
+        <v>3</v>
+      </c>
+      <c r="AC52">
+        <v>3</v>
+      </c>
+      <c r="AD52">
+        <v>2</v>
+      </c>
+      <c r="AE52">
+        <v>3</v>
+      </c>
+      <c r="AF52">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>MA40</v>
+      </c>
+      <c r="B53" t="str">
+        <v>4</v>
+      </c>
+      <c r="C53">
+        <v>4</v>
+      </c>
+      <c r="D53" t="str">
+        <v>Michael Cross</v>
+      </c>
+      <c r="E53">
+        <v>3</v>
+      </c>
+      <c r="F53">
+        <v>137</v>
+      </c>
+      <c r="G53">
+        <v>197981</v>
+      </c>
+      <c r="H53" t="str">
+        <v>michaelcross</v>
+      </c>
+      <c r="I53">
+        <v>0</v>
+      </c>
+      <c r="J53">
+        <v>67</v>
+      </c>
+      <c r="K53">
+        <v>3</v>
+      </c>
+      <c r="L53">
+        <v>4</v>
+      </c>
+      <c r="M53">
+        <v>3</v>
+      </c>
+      <c r="N53">
+        <v>3</v>
+      </c>
+      <c r="O53">
+        <v>4</v>
+      </c>
+      <c r="P53">
+        <v>3</v>
+      </c>
+      <c r="Q53">
+        <v>3</v>
+      </c>
+      <c r="R53">
+        <v>3</v>
+      </c>
+      <c r="S53">
+        <v>2</v>
+      </c>
+      <c r="T53">
+        <v>2</v>
+      </c>
+      <c r="U53">
+        <v>2</v>
+      </c>
+      <c r="V53">
+        <v>2</v>
+      </c>
+      <c r="W53">
+        <v>2</v>
+      </c>
+      <c r="X53">
+        <v>3</v>
+      </c>
+      <c r="Y53">
+        <v>3</v>
+      </c>
+      <c r="Z53">
+        <v>4</v>
+      </c>
+      <c r="AA53">
+        <v>4</v>
+      </c>
+      <c r="AB53">
+        <v>5</v>
+      </c>
+      <c r="AC53">
+        <v>3</v>
+      </c>
+      <c r="AD53">
+        <v>3</v>
+      </c>
+      <c r="AE53">
+        <v>3</v>
+      </c>
+      <c r="AF53">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="str">
+        <v>MA40</v>
+      </c>
+      <c r="B54" t="str">
+        <v>5</v>
+      </c>
+      <c r="C54">
+        <v>5</v>
+      </c>
+      <c r="D54" t="str">
+        <v>Carl J. Cleem</v>
+      </c>
+      <c r="E54">
+        <v>4</v>
+      </c>
+      <c r="F54">
+        <v>138</v>
+      </c>
+      <c r="G54">
+        <v>62674</v>
+      </c>
+      <c r="H54" t="str">
+        <v>mrsnap</v>
+      </c>
+      <c r="I54">
+        <v>2</v>
+      </c>
+      <c r="J54">
+        <v>69</v>
+      </c>
+      <c r="K54">
+        <v>4</v>
+      </c>
+      <c r="L54">
+        <v>4</v>
+      </c>
+      <c r="M54">
+        <v>2</v>
+      </c>
+      <c r="N54">
+        <v>3</v>
+      </c>
+      <c r="O54">
+        <v>3</v>
+      </c>
+      <c r="P54">
+        <v>3</v>
+      </c>
+      <c r="Q54">
+        <v>3</v>
+      </c>
+      <c r="R54">
+        <v>3</v>
+      </c>
+      <c r="S54">
+        <v>3</v>
+      </c>
+      <c r="T54">
+        <v>4</v>
+      </c>
+      <c r="U54">
+        <v>3</v>
+      </c>
+      <c r="V54">
+        <v>5</v>
+      </c>
+      <c r="W54">
+        <v>3</v>
+      </c>
+      <c r="X54">
+        <v>3</v>
+      </c>
+      <c r="Y54">
+        <v>3</v>
+      </c>
+      <c r="Z54">
+        <v>3</v>
+      </c>
+      <c r="AA54">
+        <v>2</v>
+      </c>
+      <c r="AB54">
+        <v>3</v>
+      </c>
+      <c r="AC54">
+        <v>4</v>
+      </c>
+      <c r="AD54">
+        <v>2</v>
+      </c>
+      <c r="AE54">
+        <v>3</v>
+      </c>
+      <c r="AF54">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="str">
+        <v>MA40</v>
+      </c>
+      <c r="B55" t="str">
+        <v>6</v>
+      </c>
+      <c r="C55">
+        <v>6</v>
+      </c>
+      <c r="D55" t="str">
+        <v>Antonio Sunseri</v>
+      </c>
+      <c r="E55">
+        <v>9</v>
+      </c>
+      <c r="F55">
+        <v>143</v>
+      </c>
+      <c r="G55">
+        <v>155479</v>
+      </c>
+      <c r="H55" t="str">
+        <v>antonio155479</v>
+      </c>
+      <c r="I55">
+        <v>4</v>
+      </c>
+      <c r="J55">
+        <v>71</v>
+      </c>
+      <c r="K55">
+        <v>4</v>
+      </c>
+      <c r="L55">
+        <v>2</v>
+      </c>
+      <c r="M55">
+        <v>3</v>
+      </c>
+      <c r="N55">
+        <v>5</v>
+      </c>
+      <c r="O55">
+        <v>3</v>
+      </c>
+      <c r="P55">
+        <v>2</v>
+      </c>
+      <c r="Q55">
+        <v>3</v>
+      </c>
+      <c r="R55">
+        <v>3</v>
+      </c>
+      <c r="S55">
+        <v>3</v>
+      </c>
+      <c r="T55">
+        <v>3</v>
+      </c>
+      <c r="U55">
+        <v>3</v>
+      </c>
+      <c r="V55">
+        <v>2</v>
+      </c>
+      <c r="W55">
+        <v>2</v>
+      </c>
+      <c r="X55">
+        <v>4</v>
+      </c>
+      <c r="Y55">
+        <v>4</v>
+      </c>
+      <c r="Z55">
+        <v>4</v>
+      </c>
+      <c r="AA55">
+        <v>4</v>
+      </c>
+      <c r="AB55">
+        <v>4</v>
+      </c>
+      <c r="AC55">
+        <v>4</v>
+      </c>
+      <c r="AD55">
+        <v>2</v>
+      </c>
+      <c r="AE55">
+        <v>3</v>
+      </c>
+      <c r="AF55">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="str">
+        <v>MA40</v>
+      </c>
+      <c r="B56" t="str">
+        <v>7</v>
+      </c>
+      <c r="C56">
+        <v>7</v>
+      </c>
+      <c r="D56" t="str">
+        <v>Swingin Kong</v>
+      </c>
+      <c r="E56">
+        <v>10</v>
+      </c>
+      <c r="F56">
+        <v>144</v>
+      </c>
+      <c r="G56">
+        <v>208171</v>
+      </c>
+      <c r="H56" t="str">
+        <v>dkdonkeykong</v>
+      </c>
+      <c r="I56">
+        <v>1</v>
+      </c>
+      <c r="J56">
+        <v>68</v>
+      </c>
+      <c r="K56">
+        <v>4</v>
+      </c>
+      <c r="L56">
+        <v>3</v>
+      </c>
+      <c r="M56">
+        <v>4</v>
+      </c>
+      <c r="N56">
+        <v>4</v>
+      </c>
+      <c r="O56">
+        <v>4</v>
+      </c>
+      <c r="P56">
+        <v>3</v>
+      </c>
+      <c r="Q56">
+        <v>2</v>
+      </c>
+      <c r="R56">
+        <v>2</v>
+      </c>
+      <c r="S56">
+        <v>3</v>
+      </c>
+      <c r="T56">
+        <v>3</v>
+      </c>
+      <c r="U56">
+        <v>2</v>
+      </c>
+      <c r="V56">
+        <v>3</v>
+      </c>
+      <c r="W56">
+        <v>2</v>
+      </c>
+      <c r="X56">
+        <v>4</v>
+      </c>
+      <c r="Y56">
+        <v>2</v>
+      </c>
+      <c r="Z56">
+        <v>3</v>
+      </c>
+      <c r="AA56">
+        <v>4</v>
+      </c>
+      <c r="AB56">
+        <v>3</v>
+      </c>
+      <c r="AC56">
+        <v>3</v>
+      </c>
+      <c r="AD56">
+        <v>3</v>
+      </c>
+      <c r="AE56">
+        <v>3</v>
+      </c>
+      <c r="AF56">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="str">
+        <v>MA40</v>
+      </c>
+      <c r="B57" t="str">
+        <v>8</v>
+      </c>
+      <c r="C57">
+        <v>8</v>
+      </c>
+      <c r="D57" t="str">
+        <v>T.J. Sanders</v>
+      </c>
+      <c r="E57">
+        <v>12</v>
+      </c>
+      <c r="F57">
+        <v>146</v>
+      </c>
+      <c r="G57">
+        <v>80648</v>
+      </c>
+      <c r="H57" t="str">
+        <v>tjsanders</v>
+      </c>
+      <c r="I57">
+        <v>4</v>
+      </c>
+      <c r="J57">
+        <v>71</v>
+      </c>
+      <c r="K57">
+        <v>4</v>
+      </c>
+      <c r="L57">
+        <v>2</v>
+      </c>
+      <c r="M57">
+        <v>4</v>
+      </c>
+      <c r="N57">
+        <v>3</v>
+      </c>
+      <c r="O57">
+        <v>5</v>
+      </c>
+      <c r="P57">
+        <v>4</v>
+      </c>
+      <c r="Q57">
+        <v>3</v>
+      </c>
+      <c r="R57">
+        <v>3</v>
+      </c>
+      <c r="S57">
+        <v>3</v>
+      </c>
+      <c r="T57">
+        <v>3</v>
+      </c>
+      <c r="U57">
+        <v>3</v>
+      </c>
+      <c r="V57">
+        <v>3</v>
+      </c>
+      <c r="W57">
+        <v>4</v>
+      </c>
+      <c r="X57">
+        <v>3</v>
+      </c>
+      <c r="Y57">
+        <v>3</v>
+      </c>
+      <c r="Z57">
+        <v>3</v>
+      </c>
+      <c r="AA57">
+        <v>2</v>
+      </c>
+      <c r="AB57">
+        <v>4</v>
+      </c>
+      <c r="AC57">
+        <v>4</v>
+      </c>
+      <c r="AD57">
+        <v>2</v>
+      </c>
+      <c r="AE57">
+        <v>3</v>
+      </c>
+      <c r="AF57">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="str">
+        <v>MA40</v>
+      </c>
+      <c r="B58" t="str">
+        <v>9</v>
+      </c>
+      <c r="C58">
+        <v>9</v>
+      </c>
+      <c r="D58" t="str">
+        <v>nick</v>
+      </c>
+      <c r="E58">
+        <v>30</v>
+      </c>
+      <c r="F58">
+        <v>164</v>
+      </c>
+      <c r="H58" t="str">
+        <v>impala61</v>
+      </c>
+      <c r="I58">
+        <v>14</v>
+      </c>
+      <c r="J58">
+        <v>81</v>
+      </c>
+      <c r="K58">
+        <v>5</v>
+      </c>
+      <c r="L58">
+        <v>4</v>
+      </c>
+      <c r="M58">
+        <v>3</v>
+      </c>
+      <c r="N58">
+        <v>4</v>
+      </c>
+      <c r="O58">
+        <v>5</v>
+      </c>
+      <c r="P58">
+        <v>3</v>
+      </c>
+      <c r="Q58">
+        <v>4</v>
+      </c>
+      <c r="R58">
+        <v>3</v>
+      </c>
+      <c r="S58">
+        <v>4</v>
+      </c>
+      <c r="T58">
+        <v>3</v>
+      </c>
+      <c r="U58">
+        <v>3</v>
+      </c>
+      <c r="V58">
+        <v>3</v>
+      </c>
+      <c r="W58">
+        <v>3</v>
+      </c>
+      <c r="X58">
+        <v>3</v>
+      </c>
+      <c r="Y58">
+        <v>2</v>
+      </c>
+      <c r="Z58">
+        <v>4</v>
+      </c>
+      <c r="AA58">
+        <v>3</v>
+      </c>
+      <c r="AB58">
+        <v>4</v>
+      </c>
+      <c r="AC58">
+        <v>4</v>
+      </c>
+      <c r="AD58">
+        <v>3</v>
+      </c>
+      <c r="AE58">
+        <v>6</v>
+      </c>
+      <c r="AF58">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B59" t="str">
+        <v>1</v>
+      </c>
+      <c r="C59">
+        <v>1</v>
+      </c>
+      <c r="D59" t="str">
+        <v>Jerry Reller</v>
+      </c>
+      <c r="E59">
+        <v>3</v>
+      </c>
+      <c r="F59">
+        <v>137</v>
+      </c>
+      <c r="G59">
+        <v>208214</v>
+      </c>
+      <c r="H59" t="str">
+        <v>jerryr1969</v>
+      </c>
+      <c r="I59">
+        <v>-3</v>
+      </c>
+      <c r="J59">
+        <v>64</v>
+      </c>
+      <c r="K59">
+        <v>3</v>
+      </c>
+      <c r="L59">
+        <v>2</v>
+      </c>
+      <c r="M59">
+        <v>3</v>
+      </c>
+      <c r="N59">
+        <v>3</v>
+      </c>
+      <c r="O59">
+        <v>4</v>
+      </c>
+      <c r="P59">
+        <v>3</v>
+      </c>
+      <c r="Q59">
+        <v>2</v>
+      </c>
+      <c r="R59">
+        <v>3</v>
+      </c>
+      <c r="S59">
+        <v>3</v>
+      </c>
+      <c r="T59">
+        <v>3</v>
+      </c>
+      <c r="U59">
+        <v>2</v>
+      </c>
+      <c r="V59">
+        <v>2</v>
+      </c>
+      <c r="W59">
+        <v>4</v>
+      </c>
+      <c r="X59">
+        <v>3</v>
+      </c>
+      <c r="Y59">
+        <v>3</v>
+      </c>
+      <c r="Z59">
+        <v>3</v>
+      </c>
+      <c r="AA59">
+        <v>2</v>
+      </c>
+      <c r="AB59">
+        <v>4</v>
+      </c>
+      <c r="AC59">
+        <v>4</v>
+      </c>
+      <c r="AD59">
+        <v>3</v>
+      </c>
+      <c r="AE59">
+        <v>2</v>
+      </c>
+      <c r="AF59">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B60" t="str">
+        <v>2</v>
+      </c>
+      <c r="C60">
+        <v>2</v>
+      </c>
+      <c r="D60" t="str">
+        <v>Rick Godden</v>
+      </c>
+      <c r="E60">
+        <v>5</v>
+      </c>
+      <c r="F60">
+        <v>139</v>
+      </c>
+      <c r="G60">
+        <v>89353</v>
+      </c>
+      <c r="H60" t="str">
+        <v>dikjames</v>
+      </c>
+      <c r="I60">
+        <v>5</v>
+      </c>
+      <c r="J60">
+        <v>72</v>
+      </c>
+      <c r="K60">
+        <v>4</v>
+      </c>
+      <c r="L60">
+        <v>3</v>
+      </c>
+      <c r="M60">
+        <v>4</v>
+      </c>
+      <c r="N60">
+        <v>3</v>
+      </c>
+      <c r="O60">
+        <v>4</v>
+      </c>
+      <c r="P60">
+        <v>3</v>
+      </c>
+      <c r="Q60">
+        <v>6</v>
+      </c>
+      <c r="R60">
+        <v>2</v>
+      </c>
+      <c r="S60">
+        <v>3</v>
+      </c>
+      <c r="T60">
+        <v>3</v>
+      </c>
+      <c r="U60">
+        <v>3</v>
+      </c>
+      <c r="V60">
+        <v>2</v>
+      </c>
+      <c r="W60">
+        <v>2</v>
+      </c>
+      <c r="X60">
+        <v>3</v>
+      </c>
+      <c r="Y60">
+        <v>2</v>
+      </c>
+      <c r="Z60">
+        <v>3</v>
+      </c>
+      <c r="AA60">
+        <v>4</v>
+      </c>
+      <c r="AB60">
+        <v>3</v>
+      </c>
+      <c r="AC60">
+        <v>3</v>
+      </c>
+      <c r="AD60">
+        <v>4</v>
+      </c>
+      <c r="AE60">
+        <v>5</v>
+      </c>
+      <c r="AF60">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B61" t="str">
+        <v>T3</v>
+      </c>
+      <c r="C61">
+        <v>3</v>
+      </c>
+      <c r="D61" t="str">
+        <v>Rob Koning</v>
+      </c>
+      <c r="E61">
+        <v>7</v>
+      </c>
+      <c r="F61">
+        <v>141</v>
+      </c>
+      <c r="H61" t="str">
+        <v>robkoning</v>
+      </c>
+      <c r="I61">
+        <v>1</v>
+      </c>
+      <c r="J61">
+        <v>68</v>
+      </c>
+      <c r="K61">
+        <v>4</v>
+      </c>
+      <c r="L61">
+        <v>3</v>
+      </c>
+      <c r="M61">
+        <v>3</v>
+      </c>
+      <c r="N61">
+        <v>4</v>
+      </c>
+      <c r="O61">
+        <v>4</v>
+      </c>
+      <c r="P61">
+        <v>2</v>
+      </c>
+      <c r="Q61">
+        <v>3</v>
+      </c>
+      <c r="R61">
+        <v>3</v>
+      </c>
+      <c r="S61">
+        <v>4</v>
+      </c>
+      <c r="T61">
+        <v>3</v>
+      </c>
+      <c r="U61">
+        <v>2</v>
+      </c>
+      <c r="V61">
+        <v>2</v>
+      </c>
+      <c r="W61">
+        <v>3</v>
+      </c>
+      <c r="X61">
+        <v>3</v>
+      </c>
+      <c r="Y61">
+        <v>2</v>
+      </c>
+      <c r="Z61">
+        <v>3</v>
+      </c>
+      <c r="AA61">
+        <v>4</v>
+      </c>
+      <c r="AB61">
+        <v>3</v>
+      </c>
+      <c r="AC61">
+        <v>4</v>
+      </c>
+      <c r="AD61">
+        <v>3</v>
+      </c>
+      <c r="AE61">
+        <v>3</v>
+      </c>
+      <c r="AF61">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B62" t="str">
+        <v>T3</v>
+      </c>
+      <c r="C62">
+        <v>3</v>
+      </c>
+      <c r="D62" t="str">
+        <v>Lonnie Drouhard</v>
+      </c>
+      <c r="E62">
+        <v>7</v>
+      </c>
+      <c r="F62">
+        <v>141</v>
+      </c>
+      <c r="G62">
+        <v>166176</v>
+      </c>
+      <c r="H62" t="str">
+        <v>lonnie2003</v>
+      </c>
+      <c r="I62">
+        <v>4</v>
+      </c>
+      <c r="J62">
+        <v>71</v>
+      </c>
+      <c r="K62">
+        <v>4</v>
+      </c>
+      <c r="L62">
+        <v>3</v>
+      </c>
+      <c r="M62">
+        <v>3</v>
+      </c>
+      <c r="N62">
+        <v>4</v>
+      </c>
+      <c r="O62">
+        <v>4</v>
+      </c>
+      <c r="P62">
+        <v>3</v>
+      </c>
+      <c r="Q62">
+        <v>3</v>
+      </c>
+      <c r="R62">
+        <v>4</v>
+      </c>
+      <c r="S62">
+        <v>4</v>
+      </c>
+      <c r="T62">
+        <v>3</v>
+      </c>
+      <c r="U62">
+        <v>3</v>
+      </c>
+      <c r="V62">
+        <v>3</v>
+      </c>
+      <c r="W62">
+        <v>2</v>
+      </c>
+      <c r="X62">
+        <v>3</v>
+      </c>
+      <c r="Y62">
+        <v>3</v>
+      </c>
+      <c r="Z62">
+        <v>4</v>
+      </c>
+      <c r="AA62">
+        <v>3</v>
+      </c>
+      <c r="AB62">
+        <v>4</v>
+      </c>
+      <c r="AC62">
+        <v>3</v>
+      </c>
+      <c r="AD62">
+        <v>3</v>
+      </c>
+      <c r="AE62">
+        <v>2</v>
+      </c>
+      <c r="AF62">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B63" t="str">
+        <v>T3</v>
+      </c>
+      <c r="C63">
+        <v>3</v>
+      </c>
+      <c r="D63" t="str">
+        <v>Jorge Ventura</v>
+      </c>
+      <c r="E63">
+        <v>7</v>
+      </c>
+      <c r="F63">
+        <v>141</v>
+      </c>
+      <c r="G63">
+        <v>210452</v>
+      </c>
+      <c r="H63" t="str">
+        <v>jorge0311</v>
+      </c>
+      <c r="I63">
+        <v>4</v>
+      </c>
+      <c r="J63">
+        <v>71</v>
+      </c>
+      <c r="K63">
+        <v>3</v>
+      </c>
+      <c r="L63">
+        <v>2</v>
+      </c>
+      <c r="M63">
+        <v>4</v>
+      </c>
+      <c r="N63">
+        <v>3</v>
+      </c>
+      <c r="O63">
+        <v>3</v>
+      </c>
+      <c r="P63">
+        <v>3</v>
+      </c>
+      <c r="Q63">
+        <v>3</v>
+      </c>
+      <c r="R63">
+        <v>3</v>
+      </c>
+      <c r="S63">
+        <v>4</v>
+      </c>
+      <c r="T63">
+        <v>4</v>
+      </c>
+      <c r="U63">
+        <v>3</v>
+      </c>
+      <c r="V63">
+        <v>3</v>
+      </c>
+      <c r="W63">
+        <v>4</v>
+      </c>
+      <c r="X63">
+        <v>3</v>
+      </c>
+      <c r="Y63">
+        <v>2</v>
+      </c>
+      <c r="Z63">
+        <v>4</v>
+      </c>
+      <c r="AA63">
+        <v>2</v>
+      </c>
+      <c r="AB63">
+        <v>3</v>
+      </c>
+      <c r="AC63">
+        <v>4</v>
+      </c>
+      <c r="AD63">
+        <v>4</v>
+      </c>
+      <c r="AE63">
+        <v>4</v>
+      </c>
+      <c r="AF63">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B64" t="str">
+        <v>T3</v>
+      </c>
+      <c r="C64">
+        <v>3</v>
+      </c>
+      <c r="D64" t="str">
+        <v>Jeremy Coulter</v>
+      </c>
+      <c r="E64">
+        <v>7</v>
+      </c>
+      <c r="F64">
+        <v>141</v>
+      </c>
+      <c r="G64">
+        <v>80616</v>
+      </c>
+      <c r="H64" t="str">
+        <v>jeremycoulter</v>
+      </c>
+      <c r="I64">
+        <v>7</v>
+      </c>
+      <c r="J64">
+        <v>74</v>
+      </c>
+      <c r="K64">
+        <v>5</v>
+      </c>
+      <c r="L64">
+        <v>2</v>
+      </c>
+      <c r="M64">
+        <v>4</v>
+      </c>
+      <c r="N64">
+        <v>5</v>
+      </c>
+      <c r="O64">
+        <v>3</v>
+      </c>
+      <c r="P64">
+        <v>3</v>
+      </c>
+      <c r="Q64">
+        <v>3</v>
+      </c>
+      <c r="R64">
+        <v>3</v>
+      </c>
+      <c r="S64">
+        <v>4</v>
+      </c>
+      <c r="T64">
+        <v>3</v>
+      </c>
+      <c r="U64">
+        <v>2</v>
+      </c>
+      <c r="V64">
+        <v>2</v>
+      </c>
+      <c r="W64">
+        <v>4</v>
+      </c>
+      <c r="X64">
+        <v>4</v>
+      </c>
+      <c r="Y64">
+        <v>3</v>
+      </c>
+      <c r="Z64">
+        <v>4</v>
+      </c>
+      <c r="AA64">
+        <v>4</v>
+      </c>
+      <c r="AB64">
+        <v>4</v>
+      </c>
+      <c r="AC64">
+        <v>4</v>
+      </c>
+      <c r="AD64">
+        <v>2</v>
+      </c>
+      <c r="AE64">
+        <v>3</v>
+      </c>
+      <c r="AF64">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B65" t="str">
+        <v>7</v>
+      </c>
+      <c r="C65">
+        <v>7</v>
+      </c>
+      <c r="D65" t="str">
+        <v>Fred Monzyk</v>
+      </c>
+      <c r="E65">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>142</v>
+      </c>
+      <c r="H65" t="str">
+        <v>fmonzyk</v>
+      </c>
+      <c r="I65">
+        <v>2</v>
+      </c>
+      <c r="J65">
+        <v>69</v>
+      </c>
+      <c r="K65">
+        <v>4</v>
+      </c>
+      <c r="L65">
+        <v>3</v>
+      </c>
+      <c r="M65">
+        <v>4</v>
+      </c>
+      <c r="N65">
+        <v>4</v>
+      </c>
+      <c r="O65">
+        <v>3</v>
+      </c>
+      <c r="P65">
+        <v>3</v>
+      </c>
+      <c r="Q65">
+        <v>3</v>
+      </c>
+      <c r="R65">
+        <v>3</v>
+      </c>
+      <c r="S65">
+        <v>3</v>
+      </c>
+      <c r="T65">
+        <v>3</v>
+      </c>
+      <c r="U65">
+        <v>2</v>
+      </c>
+      <c r="V65">
+        <v>3</v>
+      </c>
+      <c r="W65">
+        <v>2</v>
+      </c>
+      <c r="X65">
+        <v>3</v>
+      </c>
+      <c r="Y65">
+        <v>3</v>
+      </c>
+      <c r="Z65">
+        <v>3</v>
+      </c>
+      <c r="AA65">
+        <v>4</v>
+      </c>
+      <c r="AB65">
+        <v>4</v>
+      </c>
+      <c r="AC65">
+        <v>3</v>
+      </c>
+      <c r="AD65">
+        <v>3</v>
+      </c>
+      <c r="AE65">
+        <v>3</v>
+      </c>
+      <c r="AF65">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B66" t="str">
+        <v>8</v>
+      </c>
+      <c r="C66">
+        <v>8</v>
+      </c>
+      <c r="D66" t="str">
+        <v>Todd</v>
+      </c>
+      <c r="E66">
+        <v>10</v>
+      </c>
+      <c r="F66">
+        <v>144</v>
+      </c>
+      <c r="H66" t="str">
+        <v>hottoddy</v>
+      </c>
+      <c r="I66">
+        <v>3</v>
+      </c>
+      <c r="J66">
+        <v>70</v>
+      </c>
+      <c r="K66">
+        <v>4</v>
+      </c>
+      <c r="L66">
+        <v>3</v>
+      </c>
+      <c r="M66">
+        <v>3</v>
+      </c>
+      <c r="N66">
+        <v>4</v>
+      </c>
+      <c r="O66">
+        <v>3</v>
+      </c>
+      <c r="P66">
+        <v>3</v>
+      </c>
+      <c r="Q66">
+        <v>3</v>
+      </c>
+      <c r="R66">
+        <v>2</v>
+      </c>
+      <c r="S66">
+        <v>3</v>
+      </c>
+      <c r="T66">
+        <v>3</v>
+      </c>
+      <c r="U66">
+        <v>2</v>
+      </c>
+      <c r="V66">
+        <v>2</v>
+      </c>
+      <c r="W66">
+        <v>3</v>
+      </c>
+      <c r="X66">
+        <v>4</v>
+      </c>
+      <c r="Y66">
+        <v>3</v>
+      </c>
+      <c r="Z66">
+        <v>4</v>
+      </c>
+      <c r="AA66">
+        <v>3</v>
+      </c>
+      <c r="AB66">
+        <v>3</v>
+      </c>
+      <c r="AC66">
+        <v>4</v>
+      </c>
+      <c r="AD66">
+        <v>2</v>
+      </c>
+      <c r="AE66">
+        <v>3</v>
+      </c>
+      <c r="AF66">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B67" t="str">
+        <v>9</v>
+      </c>
+      <c r="C67">
+        <v>9</v>
+      </c>
+      <c r="D67" t="str">
+        <v>Nathan Dickey</v>
+      </c>
+      <c r="E67">
+        <v>14</v>
+      </c>
+      <c r="F67">
+        <v>148</v>
+      </c>
+      <c r="H67" t="str">
+        <v>natedickey</v>
+      </c>
+      <c r="I67">
+        <v>5</v>
+      </c>
+      <c r="J67">
+        <v>72</v>
+      </c>
+      <c r="K67">
+        <v>3</v>
+      </c>
+      <c r="L67">
+        <v>3</v>
+      </c>
+      <c r="M67">
+        <v>4</v>
+      </c>
+      <c r="N67">
+        <v>3</v>
+      </c>
+      <c r="O67">
+        <v>3</v>
+      </c>
+      <c r="P67">
+        <v>3</v>
+      </c>
+      <c r="Q67">
+        <v>3</v>
+      </c>
+      <c r="R67">
+        <v>3</v>
+      </c>
+      <c r="S67">
+        <v>3</v>
+      </c>
+      <c r="T67">
+        <v>3</v>
+      </c>
+      <c r="U67">
+        <v>2</v>
+      </c>
+      <c r="V67">
+        <v>4</v>
+      </c>
+      <c r="W67">
+        <v>2</v>
+      </c>
+      <c r="X67">
+        <v>3</v>
+      </c>
+      <c r="Y67">
+        <v>3</v>
+      </c>
+      <c r="Z67">
+        <v>4</v>
+      </c>
+      <c r="AA67">
+        <v>6</v>
+      </c>
+      <c r="AB67">
+        <v>4</v>
+      </c>
+      <c r="AC67">
+        <v>4</v>
+      </c>
+      <c r="AD67">
+        <v>2</v>
+      </c>
+      <c r="AE67">
+        <v>3</v>
+      </c>
+      <c r="AF67">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B68" t="str">
+        <v>10</v>
+      </c>
+      <c r="C68">
+        <v>10</v>
+      </c>
+      <c r="D68" t="str">
+        <v>Jon buford</v>
+      </c>
+      <c r="E68">
+        <v>18</v>
+      </c>
+      <c r="F68">
+        <v>152</v>
+      </c>
+      <c r="H68" t="str">
+        <v>biggusdiscus1</v>
+      </c>
+      <c r="I68">
+        <v>10</v>
+      </c>
+      <c r="J68">
+        <v>77</v>
+      </c>
+      <c r="K68">
+        <v>5</v>
+      </c>
+      <c r="L68">
+        <v>6</v>
+      </c>
+      <c r="M68">
+        <v>3</v>
+      </c>
+      <c r="N68">
+        <v>4</v>
+      </c>
+      <c r="O68">
+        <v>5</v>
+      </c>
+      <c r="P68">
+        <v>3</v>
+      </c>
+      <c r="Q68">
+        <v>3</v>
+      </c>
+      <c r="R68">
+        <v>3</v>
+      </c>
+      <c r="S68">
+        <v>4</v>
+      </c>
+      <c r="T68">
+        <v>3</v>
+      </c>
+      <c r="U68">
+        <v>3</v>
+      </c>
+      <c r="V68">
+        <v>3</v>
+      </c>
+      <c r="W68">
+        <v>3</v>
+      </c>
+      <c r="X68">
+        <v>3</v>
+      </c>
+      <c r="Y68">
+        <v>3</v>
+      </c>
+      <c r="Z68">
+        <v>3</v>
+      </c>
+      <c r="AA68">
+        <v>4</v>
+      </c>
+      <c r="AB68">
+        <v>3</v>
+      </c>
+      <c r="AC68">
+        <v>3</v>
+      </c>
+      <c r="AD68">
+        <v>3</v>
+      </c>
+      <c r="AE68">
+        <v>3</v>
+      </c>
+      <c r="AF68">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B69" t="str">
+        <v>11</v>
+      </c>
+      <c r="C69">
+        <v>11</v>
+      </c>
+      <c r="D69" t="str">
+        <v>Chase kayes</v>
+      </c>
+      <c r="E69">
+        <v>19</v>
+      </c>
+      <c r="F69">
+        <v>153</v>
+      </c>
+      <c r="H69" t="str">
+        <v>chasekayes</v>
+      </c>
+      <c r="I69">
+        <v>8</v>
+      </c>
+      <c r="J69">
+        <v>75</v>
+      </c>
+      <c r="K69">
+        <v>6</v>
+      </c>
+      <c r="L69">
+        <v>3</v>
+      </c>
+      <c r="M69">
+        <v>4</v>
+      </c>
+      <c r="N69">
+        <v>5</v>
+      </c>
+      <c r="O69">
+        <v>3</v>
+      </c>
+      <c r="P69">
+        <v>3</v>
+      </c>
+      <c r="Q69">
+        <v>4</v>
+      </c>
+      <c r="R69">
+        <v>3</v>
+      </c>
+      <c r="S69">
+        <v>4</v>
+      </c>
+      <c r="T69">
+        <v>3</v>
+      </c>
+      <c r="U69">
+        <v>2</v>
+      </c>
+      <c r="V69">
+        <v>3</v>
+      </c>
+      <c r="W69">
+        <v>3</v>
+      </c>
+      <c r="X69">
+        <v>3</v>
+      </c>
+      <c r="Y69">
+        <v>3</v>
+      </c>
+      <c r="Z69">
+        <v>2</v>
+      </c>
+      <c r="AA69">
+        <v>3</v>
+      </c>
+      <c r="AB69">
+        <v>4</v>
+      </c>
+      <c r="AC69">
+        <v>4</v>
+      </c>
+      <c r="AD69">
+        <v>2</v>
+      </c>
+      <c r="AE69">
+        <v>4</v>
+      </c>
+      <c r="AF69">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B70" t="str">
+        <v>12</v>
+      </c>
+      <c r="C70">
+        <v>12</v>
+      </c>
+      <c r="D70" t="str">
+        <v>Phil Clark</v>
+      </c>
+      <c r="E70">
+        <v>20</v>
+      </c>
+      <c r="F70">
+        <v>154</v>
+      </c>
+      <c r="G70">
+        <v>211964</v>
+      </c>
+      <c r="H70" t="str">
+        <v>pfilc23</v>
+      </c>
+      <c r="I70">
+        <v>8</v>
+      </c>
+      <c r="J70">
+        <v>75</v>
+      </c>
+      <c r="K70">
+        <v>5</v>
+      </c>
+      <c r="L70">
+        <v>3</v>
+      </c>
+      <c r="M70">
+        <v>4</v>
+      </c>
+      <c r="N70">
+        <v>3</v>
+      </c>
+      <c r="O70">
+        <v>4</v>
+      </c>
+      <c r="P70">
+        <v>3</v>
+      </c>
+      <c r="Q70">
+        <v>3</v>
+      </c>
+      <c r="R70">
+        <v>4</v>
+      </c>
+      <c r="S70">
+        <v>3</v>
+      </c>
+      <c r="T70">
+        <v>3</v>
+      </c>
+      <c r="U70">
+        <v>3</v>
+      </c>
+      <c r="V70">
+        <v>3</v>
+      </c>
+      <c r="W70">
+        <v>4</v>
+      </c>
+      <c r="X70">
+        <v>4</v>
+      </c>
+      <c r="Y70">
+        <v>2</v>
+      </c>
+      <c r="Z70">
+        <v>3</v>
+      </c>
+      <c r="AA70">
+        <v>3</v>
+      </c>
+      <c r="AB70">
+        <v>4</v>
+      </c>
+      <c r="AC70">
+        <v>3</v>
+      </c>
+      <c r="AD70">
+        <v>3</v>
+      </c>
+      <c r="AE70">
+        <v>3</v>
+      </c>
+      <c r="AF70">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="str">
+        <v>MA50</v>
+      </c>
+      <c r="B71" t="str">
+        <v>13</v>
+      </c>
+      <c r="C71">
+        <v>13</v>
+      </c>
+      <c r="D71" t="str">
+        <v>Wayne Clark</v>
+      </c>
+      <c r="E71">
+        <v>26</v>
+      </c>
+      <c r="F71">
+        <v>160</v>
+      </c>
+      <c r="G71">
+        <v>210605</v>
+      </c>
+      <c r="H71" t="str">
+        <v>wayneclark</v>
+      </c>
+      <c r="I71">
+        <v>15</v>
+      </c>
+      <c r="J71">
+        <v>82</v>
+      </c>
+      <c r="K71">
+        <v>5</v>
+      </c>
+      <c r="L71">
+        <v>4</v>
+      </c>
+      <c r="M71">
+        <v>4</v>
+      </c>
+      <c r="N71">
+        <v>4</v>
+      </c>
+      <c r="O71">
+        <v>4</v>
+      </c>
+      <c r="P71">
+        <v>3</v>
+      </c>
+      <c r="Q71">
+        <v>3</v>
+      </c>
+      <c r="R71">
+        <v>3</v>
+      </c>
+      <c r="S71">
+        <v>5</v>
+      </c>
+      <c r="T71">
+        <v>3</v>
+      </c>
+      <c r="U71">
+        <v>4</v>
+      </c>
+      <c r="V71">
+        <v>3</v>
+      </c>
+      <c r="W71">
+        <v>4</v>
+      </c>
+      <c r="X71">
+        <v>3</v>
+      </c>
+      <c r="Y71">
+        <v>3</v>
+      </c>
+      <c r="Z71">
+        <v>4</v>
+      </c>
+      <c r="AA71">
+        <v>5</v>
+      </c>
+      <c r="AB71">
+        <v>4</v>
+      </c>
+      <c r="AC71">
+        <v>5</v>
+      </c>
+      <c r="AD71">
+        <v>2</v>
+      </c>
+      <c r="AE71">
+        <v>3</v>
+      </c>
+      <c r="AF71">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="str">
+        <v>MA60</v>
+      </c>
+      <c r="B72" t="str">
+        <v>1</v>
+      </c>
+      <c r="C72">
+        <v>1</v>
+      </c>
+      <c r="D72" t="str">
+        <v>Gary erwin</v>
+      </c>
+      <c r="E72">
+        <v>6</v>
+      </c>
+      <c r="F72">
+        <v>140</v>
+      </c>
+      <c r="H72" t="str">
+        <v>gary3232</v>
+      </c>
+      <c r="I72">
+        <v>3</v>
+      </c>
+      <c r="J72">
+        <v>70</v>
+      </c>
+      <c r="K72">
+        <v>4</v>
+      </c>
+      <c r="L72">
+        <v>3</v>
+      </c>
+      <c r="M72">
+        <v>5</v>
+      </c>
+      <c r="N72">
+        <v>4</v>
+      </c>
+      <c r="O72">
+        <v>3</v>
+      </c>
+      <c r="P72">
+        <v>3</v>
+      </c>
+      <c r="Q72">
+        <v>3</v>
+      </c>
+      <c r="R72">
+        <v>3</v>
+      </c>
+      <c r="S72">
+        <v>4</v>
+      </c>
+      <c r="T72">
+        <v>3</v>
+      </c>
+      <c r="U72">
+        <v>2</v>
+      </c>
+      <c r="V72">
+        <v>3</v>
+      </c>
+      <c r="W72">
+        <v>2</v>
+      </c>
+      <c r="X72">
+        <v>3</v>
+      </c>
+      <c r="Y72">
+        <v>2</v>
+      </c>
+      <c r="Z72">
+        <v>3</v>
+      </c>
+      <c r="AA72">
+        <v>2</v>
+      </c>
+      <c r="AB72">
+        <v>4</v>
+      </c>
+      <c r="AC72">
+        <v>3</v>
+      </c>
+      <c r="AD72">
+        <v>3</v>
+      </c>
+      <c r="AE72">
+        <v>4</v>
+      </c>
+      <c r="AF72">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="str">
+        <v>MA60</v>
+      </c>
+      <c r="B73" t="str">
+        <v>2</v>
+      </c>
+      <c r="C73">
+        <v>2</v>
+      </c>
+      <c r="D73" t="str">
+        <v>Craig Beavers</v>
+      </c>
+      <c r="E73">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>142</v>
+      </c>
+      <c r="G73">
+        <v>277111</v>
+      </c>
+      <c r="H73" t="str">
+        <v>craigbeavers</v>
+      </c>
+      <c r="I73">
+        <v>5</v>
+      </c>
+      <c r="J73">
+        <v>72</v>
+      </c>
+      <c r="K73">
+        <v>7</v>
+      </c>
+      <c r="L73">
+        <v>3</v>
+      </c>
+      <c r="M73">
+        <v>4</v>
+      </c>
+      <c r="N73">
+        <v>4</v>
+      </c>
+      <c r="O73">
+        <v>3</v>
+      </c>
+      <c r="P73">
+        <v>2</v>
+      </c>
+      <c r="Q73">
+        <v>3</v>
+      </c>
+      <c r="R73">
+        <v>3</v>
+      </c>
+      <c r="S73">
+        <v>4</v>
+      </c>
+      <c r="T73">
+        <v>3</v>
+      </c>
+      <c r="U73">
+        <v>3</v>
+      </c>
+      <c r="V73">
+        <v>3</v>
+      </c>
+      <c r="W73">
+        <v>3</v>
+      </c>
+      <c r="X73">
+        <v>3</v>
+      </c>
+      <c r="Y73">
+        <v>3</v>
+      </c>
+      <c r="Z73">
+        <v>3</v>
+      </c>
+      <c r="AA73">
+        <v>2</v>
+      </c>
+      <c r="AB73">
+        <v>3</v>
+      </c>
+      <c r="AC73">
+        <v>3</v>
+      </c>
+      <c r="AD73">
+        <v>3</v>
+      </c>
+      <c r="AE73">
+        <v>3</v>
+      </c>
+      <c r="AF73">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="str">
+        <v>MA60</v>
+      </c>
+      <c r="B74" t="str">
+        <v>3</v>
+      </c>
+      <c r="C74">
+        <v>3</v>
+      </c>
+      <c r="D74" t="str">
+        <v>Dave Palmer</v>
+      </c>
+      <c r="E74">
+        <v>10</v>
+      </c>
+      <c r="F74">
+        <v>144</v>
+      </c>
+      <c r="G74">
+        <v>154915</v>
+      </c>
+      <c r="H74" t="str">
+        <v>palm615</v>
+      </c>
+      <c r="I74">
+        <v>3</v>
+      </c>
+      <c r="J74">
+        <v>70</v>
+      </c>
+      <c r="K74">
+        <v>4</v>
+      </c>
+      <c r="L74">
+        <v>2</v>
+      </c>
+      <c r="M74">
+        <v>4</v>
+      </c>
+      <c r="N74">
+        <v>3</v>
+      </c>
+      <c r="O74">
+        <v>4</v>
+      </c>
+      <c r="P74">
+        <v>3</v>
+      </c>
+      <c r="Q74">
+        <v>3</v>
+      </c>
+      <c r="R74">
+        <v>3</v>
+      </c>
+      <c r="S74">
+        <v>4</v>
+      </c>
+      <c r="T74">
+        <v>3</v>
+      </c>
+      <c r="U74">
+        <v>2</v>
+      </c>
+      <c r="V74">
+        <v>2</v>
+      </c>
+      <c r="W74">
+        <v>3</v>
+      </c>
+      <c r="X74">
+        <v>4</v>
+      </c>
+      <c r="Y74">
+        <v>3</v>
+      </c>
+      <c r="Z74">
+        <v>3</v>
+      </c>
+      <c r="AA74">
+        <v>4</v>
+      </c>
+      <c r="AB74">
+        <v>4</v>
+      </c>
+      <c r="AC74">
+        <v>3</v>
+      </c>
+      <c r="AD74">
+        <v>3</v>
+      </c>
+      <c r="AE74">
+        <v>3</v>
+      </c>
+      <c r="AF74">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="str">
+        <v>MA60</v>
+      </c>
+      <c r="B75" t="str">
+        <v>4</v>
+      </c>
+      <c r="C75">
+        <v>4</v>
+      </c>
+      <c r="D75" t="str">
+        <v>Kevin Nichols</v>
+      </c>
+      <c r="E75">
+        <v>12</v>
+      </c>
+      <c r="F75">
+        <v>146</v>
+      </c>
+      <c r="G75">
+        <v>150883</v>
+      </c>
+      <c r="H75" t="str">
+        <v>kevinnichols</v>
+      </c>
+      <c r="I75">
+        <v>4</v>
+      </c>
+      <c r="J75">
+        <v>71</v>
+      </c>
+      <c r="K75">
+        <v>5</v>
+      </c>
+      <c r="L75">
+        <v>3</v>
+      </c>
+      <c r="M75">
+        <v>4</v>
+      </c>
+      <c r="N75">
+        <v>4</v>
+      </c>
+      <c r="O75">
+        <v>3</v>
+      </c>
+      <c r="P75">
+        <v>3</v>
+      </c>
+      <c r="Q75">
+        <v>4</v>
+      </c>
+      <c r="R75">
+        <v>4</v>
+      </c>
+      <c r="S75">
+        <v>4</v>
+      </c>
+      <c r="T75">
+        <v>3</v>
+      </c>
+      <c r="U75">
+        <v>3</v>
+      </c>
+      <c r="V75">
+        <v>3</v>
+      </c>
+      <c r="W75">
+        <v>2</v>
+      </c>
+      <c r="X75">
+        <v>3</v>
+      </c>
+      <c r="Y75">
+        <v>3</v>
+      </c>
+      <c r="Z75">
+        <v>3</v>
+      </c>
+      <c r="AA75">
+        <v>2</v>
+      </c>
+      <c r="AB75">
+        <v>3</v>
+      </c>
+      <c r="AC75">
+        <v>3</v>
+      </c>
+      <c r="AD75">
+        <v>3</v>
+      </c>
+      <c r="AE75">
+        <v>3</v>
+      </c>
+      <c r="AF75">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="str">
+        <v>MA60</v>
+      </c>
+      <c r="B76" t="str">
+        <v>5</v>
+      </c>
+      <c r="C76">
+        <v>5</v>
+      </c>
+      <c r="D76" t="str">
+        <v>Jeff anderson</v>
+      </c>
+      <c r="E76">
+        <v>18</v>
+      </c>
+      <c r="F76">
+        <v>152</v>
+      </c>
+      <c r="H76" t="str">
+        <v>bigturnover</v>
+      </c>
+      <c r="I76">
+        <v>11</v>
+      </c>
+      <c r="J76">
+        <v>78</v>
+      </c>
+      <c r="K76">
+        <v>8</v>
+      </c>
+      <c r="L76">
+        <v>3</v>
+      </c>
+      <c r="M76">
+        <v>3</v>
+      </c>
+      <c r="N76">
+        <v>5</v>
+      </c>
+      <c r="O76">
+        <v>3</v>
+      </c>
+      <c r="P76">
+        <v>3</v>
+      </c>
+      <c r="Q76">
+        <v>3</v>
+      </c>
+      <c r="R76">
+        <v>3</v>
+      </c>
+      <c r="S76">
+        <v>4</v>
+      </c>
+      <c r="T76">
+        <v>3</v>
+      </c>
+      <c r="U76">
+        <v>3</v>
+      </c>
+      <c r="V76">
+        <v>3</v>
+      </c>
+      <c r="W76">
+        <v>4</v>
+      </c>
+      <c r="X76">
+        <v>3</v>
+      </c>
+      <c r="Y76">
+        <v>3</v>
+      </c>
+      <c r="Z76">
+        <v>3</v>
+      </c>
+      <c r="AA76">
+        <v>4</v>
+      </c>
+      <c r="AB76">
+        <v>4</v>
+      </c>
+      <c r="AC76">
+        <v>3</v>
+      </c>
+      <c r="AD76">
+        <v>3</v>
+      </c>
+      <c r="AE76">
+        <v>3</v>
+      </c>
+      <c r="AF76">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="str">
+        <v>MA60</v>
+      </c>
+      <c r="B77" t="str">
+        <v>6</v>
+      </c>
+      <c r="C77">
+        <v>6</v>
+      </c>
+      <c r="D77" t="str">
+        <v>Mark Zielinski</v>
+      </c>
+      <c r="E77">
+        <v>25</v>
+      </c>
+      <c r="F77">
+        <v>159</v>
+      </c>
+      <c r="G77">
+        <v>278973</v>
+      </c>
+      <c r="H77" t="str">
+        <v>mszcycling</v>
+      </c>
+      <c r="I77">
+        <v>12</v>
+      </c>
+      <c r="J77">
+        <v>79</v>
+      </c>
+      <c r="K77">
+        <v>5</v>
+      </c>
+      <c r="L77">
+        <v>4</v>
+      </c>
+      <c r="M77">
+        <v>4</v>
+      </c>
+      <c r="N77">
+        <v>3</v>
+      </c>
+      <c r="O77">
+        <v>4</v>
+      </c>
+      <c r="P77">
+        <v>3</v>
+      </c>
+      <c r="Q77">
+        <v>2</v>
+      </c>
+      <c r="R77">
+        <v>4</v>
+      </c>
+      <c r="S77">
+        <v>5</v>
+      </c>
+      <c r="T77">
+        <v>4</v>
+      </c>
+      <c r="U77">
+        <v>2</v>
+      </c>
+      <c r="V77">
+        <v>3</v>
+      </c>
+      <c r="W77">
+        <v>2</v>
+      </c>
+      <c r="X77">
+        <v>4</v>
+      </c>
+      <c r="Y77">
+        <v>4</v>
+      </c>
+      <c r="Z77">
+        <v>4</v>
+      </c>
+      <c r="AA77">
+        <v>5</v>
+      </c>
+      <c r="AB77">
+        <v>4</v>
+      </c>
+      <c r="AC77">
+        <v>3</v>
+      </c>
+      <c r="AD77">
+        <v>4</v>
+      </c>
+      <c r="AE77">
+        <v>3</v>
+      </c>
+      <c r="AF77">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="str">
+        <v>MA60</v>
+      </c>
+      <c r="B78" t="str">
+        <v>7</v>
+      </c>
+      <c r="C78">
+        <v>7</v>
+      </c>
+      <c r="D78" t="str">
+        <v>Mark Turley</v>
+      </c>
+      <c r="E78">
+        <v>27</v>
+      </c>
+      <c r="F78">
+        <v>161</v>
+      </c>
+      <c r="G78">
+        <v>104598</v>
+      </c>
+      <c r="H78" t="str">
+        <v>mturley</v>
+      </c>
+      <c r="I78">
+        <v>15</v>
+      </c>
+      <c r="J78">
+        <v>82</v>
+      </c>
+      <c r="K78">
+        <v>6</v>
+      </c>
+      <c r="L78">
+        <v>3</v>
+      </c>
+      <c r="M78">
+        <v>4</v>
+      </c>
+      <c r="N78">
+        <v>4</v>
+      </c>
+      <c r="O78">
+        <v>4</v>
+      </c>
+      <c r="P78">
+        <v>4</v>
+      </c>
+      <c r="Q78">
+        <v>3</v>
+      </c>
+      <c r="R78">
+        <v>3</v>
+      </c>
+      <c r="S78">
+        <v>3</v>
+      </c>
+      <c r="T78">
+        <v>4</v>
+      </c>
+      <c r="U78">
+        <v>4</v>
+      </c>
+      <c r="V78">
+        <v>3</v>
+      </c>
+      <c r="W78">
+        <v>2</v>
+      </c>
+      <c r="X78">
+        <v>4</v>
+      </c>
+      <c r="Y78">
+        <v>3</v>
+      </c>
+      <c r="Z78">
+        <v>3</v>
+      </c>
+      <c r="AA78">
+        <v>4</v>
+      </c>
+      <c r="AB78">
+        <v>5</v>
+      </c>
+      <c r="AC78">
+        <v>5</v>
+      </c>
+      <c r="AD78">
+        <v>3</v>
+      </c>
+      <c r="AE78">
+        <v>4</v>
+      </c>
+      <c r="AF78">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="str">
+        <v>MA60</v>
+      </c>
+      <c r="B79" t="str">
+        <v>8</v>
+      </c>
+      <c r="C79">
+        <v>8</v>
+      </c>
+      <c r="D79" t="str">
+        <v>Tim Sanders</v>
+      </c>
+      <c r="E79">
+        <v>28</v>
+      </c>
+      <c r="F79">
+        <v>162</v>
+      </c>
+      <c r="G79">
+        <v>126741</v>
+      </c>
+      <c r="H79" t="str">
+        <v>grunts</v>
+      </c>
+      <c r="I79">
+        <v>11</v>
+      </c>
+      <c r="J79">
+        <v>78</v>
+      </c>
+      <c r="K79">
+        <v>6</v>
+      </c>
+      <c r="L79">
+        <v>2</v>
+      </c>
+      <c r="M79">
+        <v>3</v>
+      </c>
+      <c r="N79">
+        <v>4</v>
+      </c>
+      <c r="O79">
+        <v>4</v>
+      </c>
+      <c r="P79">
+        <v>3</v>
+      </c>
+      <c r="Q79">
+        <v>4</v>
+      </c>
+      <c r="R79">
+        <v>3</v>
+      </c>
+      <c r="S79">
+        <v>4</v>
+      </c>
+      <c r="T79">
+        <v>3</v>
+      </c>
+      <c r="U79">
+        <v>3</v>
+      </c>
+      <c r="V79">
+        <v>3</v>
+      </c>
+      <c r="W79">
+        <v>3</v>
+      </c>
+      <c r="X79">
+        <v>4</v>
+      </c>
+      <c r="Y79">
+        <v>3</v>
+      </c>
+      <c r="Z79">
+        <v>5</v>
+      </c>
+      <c r="AA79">
+        <v>4</v>
+      </c>
+      <c r="AB79">
+        <v>3</v>
+      </c>
+      <c r="AC79">
+        <v>3</v>
+      </c>
+      <c r="AD79">
+        <v>3</v>
+      </c>
+      <c r="AE79">
+        <v>3</v>
+      </c>
+      <c r="AF79">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="str">
+        <v>MA70</v>
+      </c>
+      <c r="B80" t="str">
+        <v>1</v>
+      </c>
+      <c r="C80">
+        <v>1</v>
+      </c>
+      <c r="D80" t="str">
+        <v>Jim Miner</v>
+      </c>
+      <c r="E80">
+        <v>-1</v>
+      </c>
+      <c r="F80">
+        <v>133</v>
+      </c>
+      <c r="H80" t="str">
+        <v>jimminer</v>
+      </c>
+      <c r="I80">
+        <v>-1</v>
+      </c>
+      <c r="J80">
+        <v>66</v>
+      </c>
+      <c r="K80">
+        <v>4</v>
+      </c>
+      <c r="L80">
+        <v>3</v>
+      </c>
+      <c r="M80">
+        <v>3</v>
+      </c>
+      <c r="N80">
+        <v>3</v>
+      </c>
+      <c r="O80">
+        <v>3</v>
+      </c>
+      <c r="P80">
+        <v>3</v>
+      </c>
+      <c r="Q80">
+        <v>3</v>
+      </c>
+      <c r="R80">
+        <v>2</v>
+      </c>
+      <c r="S80">
+        <v>4</v>
+      </c>
+      <c r="T80">
+        <v>3</v>
+      </c>
+      <c r="U80">
+        <v>2</v>
+      </c>
+      <c r="V80">
+        <v>3</v>
+      </c>
+      <c r="W80">
+        <v>2</v>
+      </c>
+      <c r="X80">
+        <v>3</v>
+      </c>
+      <c r="Y80">
+        <v>3</v>
+      </c>
+      <c r="Z80">
+        <v>3</v>
+      </c>
+      <c r="AA80">
+        <v>2</v>
+      </c>
+      <c r="AB80">
+        <v>3</v>
+      </c>
+      <c r="AC80">
+        <v>3</v>
+      </c>
+      <c r="AD80">
+        <v>4</v>
+      </c>
+      <c r="AE80">
+        <v>3</v>
+      </c>
+      <c r="AF80">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="str">
+        <v>MA70</v>
+      </c>
+      <c r="B81" t="str">
+        <v>2</v>
+      </c>
+      <c r="C81">
+        <v>2</v>
+      </c>
+      <c r="D81" t="str">
+        <v>Gary Livingston</v>
+      </c>
+      <c r="E81">
+        <v>2</v>
+      </c>
+      <c r="F81">
+        <v>136</v>
+      </c>
+      <c r="G81">
+        <v>262078</v>
+      </c>
+      <c r="H81" t="str">
+        <v>garylivingston</v>
+      </c>
+      <c r="I81">
+        <v>0</v>
+      </c>
+      <c r="J81">
+        <v>67</v>
+      </c>
+      <c r="K81">
+        <v>5</v>
+      </c>
+      <c r="L81">
+        <v>3</v>
+      </c>
+      <c r="M81">
+        <v>4</v>
+      </c>
+      <c r="N81">
+        <v>3</v>
+      </c>
+      <c r="O81">
+        <v>3</v>
+      </c>
+      <c r="P81">
+        <v>3</v>
+      </c>
+      <c r="Q81">
+        <v>3</v>
+      </c>
+      <c r="R81">
+        <v>3</v>
+      </c>
+      <c r="S81">
+        <v>4</v>
+      </c>
+      <c r="T81">
+        <v>3</v>
+      </c>
+      <c r="U81">
+        <v>2</v>
+      </c>
+      <c r="V81">
+        <v>2</v>
+      </c>
+      <c r="W81">
+        <v>2</v>
+      </c>
+      <c r="X81">
+        <v>3</v>
+      </c>
+      <c r="Y81">
+        <v>3</v>
+      </c>
+      <c r="Z81">
+        <v>3</v>
+      </c>
+      <c r="AA81">
+        <v>2</v>
+      </c>
+      <c r="AB81">
+        <v>3</v>
+      </c>
+      <c r="AC81">
+        <v>4</v>
+      </c>
+      <c r="AD81">
+        <v>3</v>
+      </c>
+      <c r="AE81">
+        <v>3</v>
+      </c>
+      <c r="AF81">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="str">
+        <v>MA70</v>
+      </c>
+      <c r="B82" t="str">
+        <v>3</v>
+      </c>
+      <c r="C82">
+        <v>3</v>
+      </c>
+      <c r="D82" t="str">
+        <v>Robert Burton</v>
+      </c>
+      <c r="E82">
+        <v>14</v>
+      </c>
+      <c r="F82">
+        <v>148</v>
+      </c>
+      <c r="G82">
+        <v>28845</v>
+      </c>
+      <c r="H82" t="str">
+        <v>bob11340</v>
+      </c>
+      <c r="I82">
+        <v>9</v>
+      </c>
+      <c r="J82">
+        <v>76</v>
+      </c>
+      <c r="K82">
+        <v>5</v>
+      </c>
+      <c r="L82">
+        <v>3</v>
+      </c>
+      <c r="M82">
+        <v>4</v>
+      </c>
+      <c r="N82">
+        <v>3</v>
+      </c>
+      <c r="O82">
+        <v>3</v>
+      </c>
+      <c r="P82">
+        <v>3</v>
+      </c>
+      <c r="Q82">
+        <v>4</v>
+      </c>
+      <c r="R82">
+        <v>3</v>
+      </c>
+      <c r="S82">
+        <v>4</v>
+      </c>
+      <c r="T82">
+        <v>3</v>
+      </c>
+      <c r="U82">
+        <v>3</v>
+      </c>
+      <c r="V82">
+        <v>4</v>
+      </c>
+      <c r="W82">
+        <v>4</v>
+      </c>
+      <c r="X82">
+        <v>3</v>
+      </c>
+      <c r="Y82">
+        <v>3</v>
+      </c>
+      <c r="Z82">
+        <v>3</v>
+      </c>
+      <c r="AA82">
+        <v>4</v>
+      </c>
+      <c r="AB82">
+        <v>4</v>
+      </c>
+      <c r="AC82">
+        <v>3</v>
+      </c>
+      <c r="AD82">
+        <v>3</v>
+      </c>
+      <c r="AE82">
+        <v>4</v>
+      </c>
+      <c r="AF82">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="str">
+        <v>MA70</v>
+      </c>
+      <c r="B83" t="str">
+        <v>4</v>
+      </c>
+      <c r="C83">
+        <v>4</v>
+      </c>
+      <c r="D83" t="str">
         <v>Bear Judge</v>
       </c>
+      <c r="E83">
+        <v>17</v>
+      </c>
+      <c r="F83">
+        <v>151</v>
+      </c>
+      <c r="G83">
+        <v>34229</v>
+      </c>
+      <c r="H83" t="str">
+        <v>discmaniac2</v>
+      </c>
+      <c r="I83">
+        <v>5</v>
+      </c>
+      <c r="J83">
+        <v>72</v>
+      </c>
+      <c r="K83">
+        <v>6</v>
+      </c>
+      <c r="L83">
+        <v>2</v>
+      </c>
+      <c r="M83">
+        <v>5</v>
+      </c>
+      <c r="N83">
+        <v>4</v>
+      </c>
+      <c r="O83">
+        <v>4</v>
+      </c>
+      <c r="P83">
+        <v>3</v>
+      </c>
+      <c r="Q83">
+        <v>3</v>
+      </c>
+      <c r="R83">
+        <v>3</v>
+      </c>
+      <c r="S83">
+        <v>3</v>
+      </c>
+      <c r="T83">
+        <v>3</v>
+      </c>
+      <c r="U83">
+        <v>2</v>
+      </c>
+      <c r="V83">
+        <v>3</v>
+      </c>
+      <c r="W83">
+        <v>3</v>
+      </c>
+      <c r="X83">
+        <v>3</v>
+      </c>
+      <c r="Y83">
+        <v>3</v>
+      </c>
+      <c r="Z83">
+        <v>4</v>
+      </c>
+      <c r="AA83">
+        <v>2</v>
+      </c>
+      <c r="AB83">
+        <v>3</v>
+      </c>
+      <c r="AC83">
+        <v>4</v>
+      </c>
+      <c r="AD83">
+        <v>2</v>
+      </c>
+      <c r="AE83">
+        <v>3</v>
+      </c>
+      <c r="AF83">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="str">
+        <v>MA70</v>
+      </c>
+      <c r="B84" t="str">
+        <v>5</v>
+      </c>
+      <c r="C84">
+        <v>5</v>
+      </c>
+      <c r="D84" t="str">
+        <v xml:space="preserve">Eugene Fackler </v>
+      </c>
+      <c r="E84">
+        <v>20</v>
+      </c>
+      <c r="F84">
+        <v>154</v>
+      </c>
+      <c r="G84">
+        <v>22103</v>
+      </c>
+      <c r="H84" t="str">
+        <v>gene1932</v>
+      </c>
+      <c r="I84">
+        <v>11</v>
+      </c>
+      <c r="J84">
+        <v>78</v>
+      </c>
+      <c r="K84">
+        <v>4</v>
+      </c>
+      <c r="L84">
+        <v>2</v>
+      </c>
+      <c r="M84">
+        <v>3</v>
+      </c>
+      <c r="N84">
+        <v>5</v>
+      </c>
+      <c r="O84">
+        <v>3</v>
+      </c>
+      <c r="P84">
+        <v>3</v>
+      </c>
+      <c r="Q84">
+        <v>4</v>
+      </c>
+      <c r="R84">
+        <v>3</v>
+      </c>
+      <c r="S84">
+        <v>5</v>
+      </c>
+      <c r="T84">
+        <v>4</v>
+      </c>
+      <c r="U84">
+        <v>3</v>
+      </c>
+      <c r="V84">
+        <v>3</v>
+      </c>
+      <c r="W84">
+        <v>3</v>
+      </c>
+      <c r="X84">
+        <v>4</v>
+      </c>
+      <c r="Y84">
+        <v>3</v>
+      </c>
+      <c r="Z84">
+        <v>3</v>
+      </c>
+      <c r="AA84">
+        <v>4</v>
+      </c>
+      <c r="AB84">
+        <v>4</v>
+      </c>
+      <c r="AC84">
+        <v>4</v>
+      </c>
+      <c r="AD84">
+        <v>3</v>
+      </c>
+      <c r="AE84">
+        <v>4</v>
+      </c>
+      <c r="AF84">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="str">
+        <v>MA70</v>
+      </c>
+      <c r="B85" t="str">
+        <v>6</v>
+      </c>
+      <c r="C85">
+        <v>6</v>
+      </c>
+      <c r="D85" t="str">
+        <v>Bryce Downey</v>
+      </c>
+      <c r="E85">
+        <v>23</v>
+      </c>
+      <c r="F85">
+        <v>157</v>
+      </c>
+      <c r="G85">
+        <v>41126</v>
+      </c>
+      <c r="H85" t="str">
+        <v>bryceoldf2019</v>
+      </c>
+      <c r="I85">
+        <v>12</v>
+      </c>
+      <c r="J85">
+        <v>79</v>
+      </c>
+      <c r="K85">
+        <v>5</v>
+      </c>
+      <c r="L85">
+        <v>3</v>
+      </c>
+      <c r="M85">
+        <v>5</v>
+      </c>
+      <c r="N85">
+        <v>4</v>
+      </c>
+      <c r="O85">
+        <v>4</v>
+      </c>
+      <c r="P85">
+        <v>3</v>
+      </c>
+      <c r="Q85">
+        <v>4</v>
+      </c>
+      <c r="R85">
+        <v>3</v>
+      </c>
+      <c r="S85">
+        <v>3</v>
+      </c>
+      <c r="T85">
+        <v>3</v>
+      </c>
+      <c r="U85">
+        <v>3</v>
+      </c>
+      <c r="V85">
+        <v>4</v>
+      </c>
+      <c r="W85">
+        <v>3</v>
+      </c>
+      <c r="X85">
+        <v>3</v>
+      </c>
+      <c r="Y85">
+        <v>3</v>
+      </c>
+      <c r="Z85">
+        <v>4</v>
+      </c>
+      <c r="AA85">
+        <v>4</v>
+      </c>
+      <c r="AB85">
+        <v>4</v>
+      </c>
+      <c r="AC85">
+        <v>4</v>
+      </c>
+      <c r="AD85">
+        <v>3</v>
+      </c>
+      <c r="AE85">
+        <v>3</v>
+      </c>
+      <c r="AF85">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="str">
+        <v>MA70</v>
+      </c>
+      <c r="B86" t="str">
+        <v>7</v>
+      </c>
+      <c r="C86">
+        <v>7</v>
+      </c>
+      <c r="D86" t="str">
+        <v>Jeff Hale</v>
+      </c>
+      <c r="E86">
+        <v>33</v>
+      </c>
+      <c r="F86">
+        <v>167</v>
+      </c>
+      <c r="G86">
+        <v>239668</v>
+      </c>
+      <c r="H86" t="str">
+        <v>steelee55</v>
+      </c>
+      <c r="I86">
+        <v>17</v>
+      </c>
+      <c r="J86">
+        <v>84</v>
+      </c>
+      <c r="K86">
+        <v>5</v>
+      </c>
+      <c r="L86">
+        <v>3</v>
+      </c>
+      <c r="M86">
+        <v>3</v>
+      </c>
+      <c r="N86">
+        <v>6</v>
+      </c>
+      <c r="O86">
+        <v>4</v>
+      </c>
+      <c r="P86">
+        <v>3</v>
+      </c>
+      <c r="Q86">
+        <v>3</v>
+      </c>
+      <c r="R86">
+        <v>3</v>
+      </c>
+      <c r="S86">
+        <v>5</v>
+      </c>
+      <c r="T86">
+        <v>3</v>
+      </c>
+      <c r="U86">
+        <v>3</v>
+      </c>
+      <c r="V86">
+        <v>3</v>
+      </c>
+      <c r="W86">
+        <v>3</v>
+      </c>
+      <c r="X86">
+        <v>4</v>
+      </c>
+      <c r="Y86">
+        <v>4</v>
+      </c>
+      <c r="Z86">
+        <v>4</v>
+      </c>
+      <c r="AA86">
+        <v>5</v>
+      </c>
+      <c r="AB86">
+        <v>4</v>
+      </c>
+      <c r="AC86">
+        <v>4</v>
+      </c>
+      <c r="AD86">
+        <v>3</v>
+      </c>
+      <c r="AE86">
+        <v>4</v>
+      </c>
+      <c r="AF86">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="str">
+        <v>MA70</v>
+      </c>
+      <c r="B87" t="str">
+        <v>8</v>
+      </c>
+      <c r="C87">
+        <v>8</v>
+      </c>
+      <c r="D87" t="str">
+        <v>Dan Haldeman</v>
+      </c>
       <c r="E87">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="F87">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>34229</v>
+        <v>170</v>
       </c>
       <c r="H87" t="str">
-        <v>discmaniac2</v>
+        <v>biglooper</v>
       </c>
       <c r="I87">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="J87">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="K87">
         <v>5</v>
       </c>
       <c r="L87">
         <v>3</v>
       </c>
       <c r="M87">
         <v>4</v>
       </c>
       <c r="N87">
         <v>4</v>
       </c>
       <c r="O87">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="P87">
         <v>3</v>
       </c>
       <c r="Q87">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R87">
         <v>4</v>
       </c>
+      <c r="S87">
+        <v>5</v>
+      </c>
+      <c r="T87">
+        <v>4</v>
+      </c>
+      <c r="U87">
+        <v>3</v>
+      </c>
+      <c r="V87">
+        <v>3</v>
+      </c>
+      <c r="W87">
+        <v>6</v>
+      </c>
+      <c r="X87">
+        <v>4</v>
+      </c>
+      <c r="Y87">
+        <v>3</v>
+      </c>
+      <c r="Z87">
+        <v>4</v>
+      </c>
+      <c r="AA87">
+        <v>4</v>
+      </c>
+      <c r="AB87">
+        <v>4</v>
+      </c>
+      <c r="AC87">
+        <v>4</v>
+      </c>
       <c r="AD87">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AE87">
         <v>4</v>
       </c>
       <c r="AF87">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:AF87"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Event results</vt:lpstr>
       <vt:lpstr>Round 1</vt:lpstr>
+      <vt:lpstr>Round 2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>