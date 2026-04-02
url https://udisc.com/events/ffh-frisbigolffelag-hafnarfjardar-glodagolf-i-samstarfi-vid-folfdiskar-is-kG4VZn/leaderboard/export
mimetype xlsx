--- v0 (2026-03-03)
+++ v1 (2026-04-02)
@@ -1202,50 +1202,53 @@
         <v>2</v>
       </c>
       <c r="AD8">
         <v>3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>O</v>
       </c>
       <c r="B9" t="str">
         <v>T5</v>
       </c>
       <c r="C9">
         <v>5</v>
       </c>
       <c r="D9" t="str">
         <v>Arnþór Ingi Ingvason</v>
       </c>
       <c r="E9">
         <v>4</v>
       </c>
       <c r="F9">
         <v>64</v>
       </c>
+      <c r="G9">
+        <v>323063</v>
+      </c>
       <c r="H9" t="str">
         <v>arnthor</v>
       </c>
       <c r="I9">
         <v>4</v>
       </c>
       <c r="J9">
         <v>64</v>
       </c>
       <c r="K9">
         <v>3</v>
       </c>
       <c r="L9">
         <v>3</v>
       </c>
       <c r="M9">
         <v>3</v>
       </c>
       <c r="N9">
         <v>3</v>
       </c>
       <c r="O9">
         <v>3</v>
       </c>
       <c r="P9">
@@ -2325,50 +2328,53 @@
       <c r="AC21">
         <v>4</v>
       </c>
       <c r="AD21">
         <v>3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>A</v>
       </c>
       <c r="B22" t="str">
         <v>T7</v>
       </c>
       <c r="C22">
         <v>7</v>
       </c>
       <c r="D22" t="str">
         <v>Svavar Magnússon</v>
       </c>
       <c r="E22">
         <v>10</v>
       </c>
       <c r="F22">
         <v>70</v>
+      </c>
+      <c r="G22">
+        <v>323386</v>
       </c>
       <c r="H22" t="str">
         <v>svazir</v>
       </c>
       <c r="I22">
         <v>10</v>
       </c>
       <c r="J22">
         <v>70</v>
       </c>
       <c r="K22">
         <v>3</v>
       </c>
       <c r="L22">
         <v>5</v>
       </c>
       <c r="M22">
         <v>3</v>
       </c>
       <c r="N22">
         <v>4</v>
       </c>
       <c r="O22">
         <v>4</v>
       </c>