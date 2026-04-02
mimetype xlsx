--- v0 (2025-11-09)
+++ v1 (2026-04-02)
@@ -691,242 +691,245 @@
       </c>
       <c r="AH2">
         <v>2</v>
       </c>
       <c r="AI2">
         <v>2</v>
       </c>
       <c r="AJ2">
         <v>2</v>
       </c>
       <c r="AK2">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>A</v>
       </c>
       <c r="B3" t="str">
         <v>T1</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="str">
-        <v>Leó Fannar Sævarsson</v>
+        <v>Svavar Magnússon</v>
       </c>
       <c r="E3">
         <v>-28</v>
       </c>
       <c r="F3">
         <v>53</v>
       </c>
+      <c r="G3">
+        <v>323386</v>
+      </c>
       <c r="H3" t="str">
-        <v>leofannar</v>
+        <v>svazir</v>
       </c>
       <c r="I3">
         <v>-28</v>
       </c>
       <c r="J3">
         <v>53</v>
       </c>
       <c r="K3">
         <v>2</v>
       </c>
       <c r="L3">
         <v>2</v>
       </c>
       <c r="M3">
         <v>2</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
         <v>2</v>
       </c>
       <c r="P3">
         <v>2</v>
       </c>
       <c r="Q3">
         <v>2</v>
       </c>
       <c r="R3">
         <v>2</v>
       </c>
       <c r="S3">
         <v>2</v>
       </c>
       <c r="T3">
         <v>2</v>
       </c>
       <c r="U3">
         <v>2</v>
       </c>
       <c r="V3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W3">
         <v>2</v>
       </c>
       <c r="X3">
         <v>2</v>
       </c>
       <c r="Y3">
         <v>2</v>
       </c>
       <c r="Z3">
         <v>2</v>
       </c>
       <c r="AA3">
         <v>2</v>
       </c>
       <c r="AB3">
         <v>2</v>
       </c>
       <c r="AC3">
         <v>2</v>
       </c>
       <c r="AD3">
         <v>2</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AG3">
         <v>2</v>
       </c>
       <c r="AH3">
         <v>2</v>
       </c>
       <c r="AI3">
         <v>2</v>
       </c>
       <c r="AJ3">
         <v>2</v>
       </c>
       <c r="AK3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>A</v>
       </c>
       <c r="B4" t="str">
         <v>T1</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="str">
-        <v>Svavar Magnússon</v>
+        <v>Leó Fannar Sævarsson</v>
       </c>
       <c r="E4">
         <v>-28</v>
       </c>
       <c r="F4">
         <v>53</v>
       </c>
       <c r="H4" t="str">
-        <v>svazir</v>
+        <v>leofannar</v>
       </c>
       <c r="I4">
         <v>-28</v>
       </c>
       <c r="J4">
         <v>53</v>
       </c>
       <c r="K4">
         <v>2</v>
       </c>
       <c r="L4">
         <v>2</v>
       </c>
       <c r="M4">
         <v>2</v>
       </c>
       <c r="N4">
         <v>2</v>
       </c>
       <c r="O4">
         <v>2</v>
       </c>
       <c r="P4">
         <v>2</v>
       </c>
       <c r="Q4">
         <v>2</v>
       </c>
       <c r="R4">
         <v>2</v>
       </c>
       <c r="S4">
         <v>2</v>
       </c>
       <c r="T4">
         <v>2</v>
       </c>
       <c r="U4">
         <v>2</v>
       </c>
       <c r="V4">
+        <v>2</v>
+      </c>
+      <c r="W4">
+        <v>2</v>
+      </c>
+      <c r="X4">
+        <v>2</v>
+      </c>
+      <c r="Y4">
+        <v>2</v>
+      </c>
+      <c r="Z4">
+        <v>2</v>
+      </c>
+      <c r="AA4">
+        <v>2</v>
+      </c>
+      <c r="AB4">
+        <v>2</v>
+      </c>
+      <c r="AC4">
+        <v>2</v>
+      </c>
+      <c r="AD4">
+        <v>2</v>
+      </c>
+      <c r="AE4">
+        <v>2</v>
+      </c>
+      <c r="AF4">
         <v>1</v>
-      </c>
-[...28 lines deleted...]
-        <v>2</v>
       </c>
       <c r="AG4">
         <v>2</v>
       </c>
       <c r="AH4">
         <v>2</v>
       </c>
       <c r="AI4">
         <v>2</v>
       </c>
       <c r="AJ4">
         <v>2</v>
       </c>
       <c r="AK4">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>A</v>
       </c>
       <c r="B5" t="str">
         <v>T4</v>
       </c>
       <c r="C5">
@@ -1822,50 +1825,53 @@
       <c r="AJ12">
         <v>2</v>
       </c>
       <c r="AK12">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>A</v>
       </c>
       <c r="B13" t="str">
         <v>T4</v>
       </c>
       <c r="C13">
         <v>4</v>
       </c>
       <c r="D13" t="str">
         <v>Arnþór Ingi Ingvason</v>
       </c>
       <c r="E13">
         <v>-27</v>
       </c>
       <c r="F13">
         <v>54</v>
+      </c>
+      <c r="G13">
+        <v>323063</v>
       </c>
       <c r="H13" t="str">
         <v>arnthor</v>
       </c>
       <c r="I13">
         <v>-27</v>
       </c>
       <c r="J13">
         <v>54</v>
       </c>
       <c r="K13">
         <v>2</v>
       </c>
       <c r="L13">
         <v>2</v>
       </c>
       <c r="M13">
         <v>2</v>
       </c>
       <c r="N13">
         <v>2</v>
       </c>
       <c r="O13">
         <v>2</v>
       </c>