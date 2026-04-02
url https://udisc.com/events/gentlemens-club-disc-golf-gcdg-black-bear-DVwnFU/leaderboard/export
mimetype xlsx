--- v0 (2025-12-19)
+++ v1 (2026-04-02)
@@ -1167,51 +1167,51 @@
       <c r="D8">
         <v>5</v>
       </c>
       <c r="E8" t="str">
         <v>GEN</v>
       </c>
       <c r="F8" t="str">
         <v>7</v>
       </c>
       <c r="G8">
         <v>7</v>
       </c>
       <c r="H8" t="str">
         <v>Zac Maa</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>54</v>
       </c>
       <c r="K8">
         <v>109687</v>
       </c>
       <c r="L8" t="str">
-        <v>zmaa109687</v>
+        <v>zmaagcdg</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8">
         <v>54</v>
       </c>
       <c r="O8">
         <v>2</v>
       </c>
       <c r="P8">
         <v>3</v>
       </c>
       <c r="Q8">
         <v>2</v>
       </c>
       <c r="R8">
         <v>3</v>
       </c>
       <c r="S8">
         <v>3</v>
       </c>
       <c r="T8">
         <v>3</v>
       </c>