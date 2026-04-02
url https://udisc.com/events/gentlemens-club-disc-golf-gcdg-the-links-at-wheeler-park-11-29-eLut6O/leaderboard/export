--- v0 (2025-12-19)
+++ v1 (2026-04-02)
@@ -876,51 +876,51 @@
       <c r="D5">
         <v>11</v>
       </c>
       <c r="E5" t="str">
         <v>GEN</v>
       </c>
       <c r="F5" t="str">
         <v>5</v>
       </c>
       <c r="G5">
         <v>5</v>
       </c>
       <c r="H5" t="str">
         <v>Zac Maa</v>
       </c>
       <c r="I5">
         <v>-4</v>
       </c>
       <c r="J5">
         <v>62</v>
       </c>
       <c r="K5">
         <v>109687</v>
       </c>
       <c r="L5" t="str">
-        <v>zmaa109687</v>
+        <v>zmaagcdg</v>
       </c>
       <c r="M5">
         <v>-4</v>
       </c>
       <c r="N5">
         <v>62</v>
       </c>
       <c r="O5">
         <v>4</v>
       </c>
       <c r="P5">
         <v>3</v>
       </c>
       <c r="Q5">
         <v>4</v>
       </c>
       <c r="R5">
         <v>3</v>
       </c>
       <c r="S5">
         <v>3</v>
       </c>
       <c r="T5">
         <v>3</v>
       </c>