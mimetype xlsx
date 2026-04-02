--- v0 (2025-12-08)
+++ v1 (2026-04-02)
@@ -778,51 +778,51 @@
       <c r="D4">
         <v>-14</v>
       </c>
       <c r="E4" t="str">
         <v>GEN</v>
       </c>
       <c r="F4" t="str">
         <v>5</v>
       </c>
       <c r="G4">
         <v>5</v>
       </c>
       <c r="H4" t="str">
         <v>Zac Maa</v>
       </c>
       <c r="I4">
         <v>12</v>
       </c>
       <c r="J4">
         <v>71</v>
       </c>
       <c r="K4">
         <v>109687</v>
       </c>
       <c r="L4" t="str">
-        <v>zmaa109687</v>
+        <v>zmaagcdg</v>
       </c>
       <c r="M4">
         <v>12</v>
       </c>
       <c r="N4">
         <v>71</v>
       </c>
       <c r="O4">
         <v>4</v>
       </c>
       <c r="P4">
         <v>5</v>
       </c>
       <c r="Q4">
         <v>7</v>
       </c>
       <c r="R4">
         <v>5</v>
       </c>
       <c r="S4">
         <v>3</v>
       </c>
       <c r="T4">
         <v>3</v>
       </c>