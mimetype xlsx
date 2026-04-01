--- v0 (2025-12-29)
+++ v1 (2026-04-01)
@@ -743,51 +743,51 @@
       <c r="D3">
         <v>-8</v>
       </c>
       <c r="E3" t="str">
         <v>GEN</v>
       </c>
       <c r="F3" t="str">
         <v>3</v>
       </c>
       <c r="G3">
         <v>3</v>
       </c>
       <c r="H3" t="str">
         <v>Zac Maa</v>
       </c>
       <c r="I3">
         <v>6</v>
       </c>
       <c r="J3">
         <v>92</v>
       </c>
       <c r="K3">
         <v>109687</v>
       </c>
       <c r="L3" t="str">
-        <v>zmaa109687</v>
+        <v>zmaagcdg</v>
       </c>
       <c r="M3">
         <v>6</v>
       </c>
       <c r="N3">
         <v>92</v>
       </c>
       <c r="O3">
         <v>3</v>
       </c>
       <c r="P3">
         <v>4</v>
       </c>
       <c r="Q3">
         <v>3</v>
       </c>
       <c r="R3">
         <v>5</v>
       </c>
       <c r="S3">
         <v>3</v>
       </c>
       <c r="T3">
         <v>2</v>
       </c>