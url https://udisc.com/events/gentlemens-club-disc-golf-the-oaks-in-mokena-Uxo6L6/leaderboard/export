--- v0 (2025-11-27)
+++ v1 (2026-04-02)
@@ -1082,51 +1082,51 @@
       </c>
     </row>
     <row r="6">
       <c r="E6" t="str">
         <v>GEN</v>
       </c>
       <c r="F6" t="str">
         <v>4</v>
       </c>
       <c r="G6">
         <v>4</v>
       </c>
       <c r="H6" t="str">
         <v>Zac Maa</v>
       </c>
       <c r="I6">
         <v>8</v>
       </c>
       <c r="J6">
         <v>93</v>
       </c>
       <c r="K6">
         <v>109687</v>
       </c>
       <c r="L6" t="str">
-        <v>zmaa109687</v>
+        <v>zmaagcdg</v>
       </c>
       <c r="M6">
         <v>8</v>
       </c>
       <c r="N6">
         <v>93</v>
       </c>
       <c r="O6">
         <v>4</v>
       </c>
       <c r="P6">
         <v>3</v>
       </c>
       <c r="Q6">
         <v>5</v>
       </c>
       <c r="R6">
         <v>3</v>
       </c>
       <c r="S6">
         <v>3</v>
       </c>
       <c r="T6">
         <v>3</v>
       </c>