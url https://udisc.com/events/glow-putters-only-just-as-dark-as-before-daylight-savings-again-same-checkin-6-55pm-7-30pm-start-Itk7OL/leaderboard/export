--- v0 (2025-11-27)
+++ v1 (2026-04-03)
@@ -723,51 +723,51 @@
       </c>
       <c r="AB3">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Money</v>
       </c>
       <c r="B4" t="str">
         <v>T2</v>
       </c>
       <c r="C4">
         <v>2</v>
       </c>
       <c r="D4" t="str">
         <v>Bradley Davis</v>
       </c>
       <c r="E4">
         <v>-8</v>
       </c>
       <c r="F4">
         <v>46</v>
       </c>
       <c r="H4" t="str">
-        <v>bdavis0220</v>
+        <v>shankymcputts</v>
       </c>
       <c r="I4">
         <v>-8</v>
       </c>
       <c r="J4">
         <v>46</v>
       </c>
       <c r="K4">
         <v>2</v>
       </c>
       <c r="L4">
         <v>2</v>
       </c>
       <c r="M4">
         <v>2</v>
       </c>
       <c r="N4">
         <v>2</v>
       </c>
       <c r="O4">
         <v>2</v>
       </c>
       <c r="P4">
         <v>3</v>
       </c>