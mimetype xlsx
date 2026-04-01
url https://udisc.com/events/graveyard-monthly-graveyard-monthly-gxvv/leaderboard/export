--- v0 (2025-10-05)
+++ v1 (2026-04-01)
@@ -1566,51 +1566,51 @@
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>MA1</v>
       </c>
       <c r="B20" t="str">
         <v>T5</v>
       </c>
       <c r="C20">
         <v>5</v>
       </c>
       <c r="D20" t="str">
         <v>Daniel Riddle</v>
       </c>
       <c r="E20">
         <v>2</v>
       </c>
       <c r="F20">
         <v>35</v>
       </c>
       <c r="G20">
         <v>2</v>
       </c>
       <c r="I20" t="str">
-        <v>steiny23</v>
+        <v>danielriddle</v>
       </c>
       <c r="J20">
         <v>2</v>
       </c>
       <c r="K20">
         <v>35</v>
       </c>
       <c r="L20">
         <v>4</v>
       </c>
       <c r="M20">
         <v>3</v>
       </c>
       <c r="N20">
         <v>3</v>
       </c>
       <c r="O20">
         <v>4</v>
       </c>
       <c r="P20">
         <v>4</v>
       </c>
       <c r="Q20">
         <v>3</v>
       </c>
@@ -2321,51 +2321,51 @@
       </c>
       <c r="T32">
         <v>3</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>MA1</v>
       </c>
       <c r="B33" t="str">
         <v>DUP</v>
       </c>
       <c r="D33" t="str">
         <v>Daniel Riddle</v>
       </c>
       <c r="E33">
         <v>4</v>
       </c>
       <c r="F33">
         <v>37</v>
       </c>
       <c r="G33">
         <v>3</v>
       </c>
       <c r="I33" t="str">
-        <v>steiny23</v>
+        <v>danielriddle</v>
       </c>
       <c r="J33">
         <v>4</v>
       </c>
       <c r="K33">
         <v>37</v>
       </c>
       <c r="L33">
         <v>6</v>
       </c>
       <c r="M33">
         <v>4</v>
       </c>
       <c r="N33">
         <v>3</v>
       </c>
       <c r="O33">
         <v>4</v>
       </c>
       <c r="P33">
         <v>5</v>
       </c>
       <c r="Q33">
         <v>3</v>
       </c>
@@ -2377,51 +2377,51 @@
       </c>
       <c r="T33">
         <v>3</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>MA1</v>
       </c>
       <c r="B34" t="str">
         <v>DUP</v>
       </c>
       <c r="D34" t="str">
         <v>Daniel Riddle</v>
       </c>
       <c r="E34">
         <v>11</v>
       </c>
       <c r="F34">
         <v>44</v>
       </c>
       <c r="G34">
         <v>4</v>
       </c>
       <c r="I34" t="str">
-        <v>steiny23</v>
+        <v>danielriddle</v>
       </c>
       <c r="J34">
         <v>11</v>
       </c>
       <c r="K34">
         <v>44</v>
       </c>
       <c r="L34">
         <v>4</v>
       </c>
       <c r="M34">
         <v>5</v>
       </c>
       <c r="N34">
         <v>3</v>
       </c>
       <c r="O34">
         <v>12</v>
       </c>
       <c r="P34">
         <v>5</v>
       </c>
       <c r="Q34">
         <v>3</v>
       </c>
@@ -2433,51 +2433,51 @@
       </c>
       <c r="T34">
         <v>3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>MA1</v>
       </c>
       <c r="B35" t="str">
         <v>DUP</v>
       </c>
       <c r="D35" t="str">
         <v>Daniel Riddle</v>
       </c>
       <c r="E35">
         <v>7</v>
       </c>
       <c r="F35">
         <v>40</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="I35" t="str">
-        <v>steiny23</v>
+        <v>danielriddle</v>
       </c>
       <c r="J35">
         <v>7</v>
       </c>
       <c r="K35">
         <v>40</v>
       </c>
       <c r="L35">
         <v>5</v>
       </c>
       <c r="M35">
         <v>3</v>
       </c>
       <c r="N35">
         <v>4</v>
       </c>
       <c r="O35">
         <v>7</v>
       </c>
       <c r="P35">
         <v>4</v>
       </c>
       <c r="Q35">
         <v>3</v>
       </c>