--- v0 (2025-10-05)
+++ v1 (2026-04-01)
@@ -3850,51 +3850,51 @@
       </c>
       <c r="AB41">
         <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>MA1</v>
       </c>
       <c r="B42" t="str">
         <v>8</v>
       </c>
       <c r="C42">
         <v>8</v>
       </c>
       <c r="D42" t="str">
         <v>Daniel Riddle</v>
       </c>
       <c r="E42">
         <v>10</v>
       </c>
       <c r="F42">
         <v>71</v>
       </c>
       <c r="H42" t="str">
-        <v>steiny23</v>
+        <v>danielriddle</v>
       </c>
       <c r="I42">
         <v>10</v>
       </c>
       <c r="J42">
         <v>71</v>
       </c>
       <c r="K42">
         <v>6</v>
       </c>
       <c r="L42">
         <v>5</v>
       </c>
       <c r="M42">
         <v>3</v>
       </c>
       <c r="N42">
         <v>6</v>
       </c>
       <c r="O42">
         <v>3</v>
       </c>
       <c r="P42">
         <v>3</v>
       </c>