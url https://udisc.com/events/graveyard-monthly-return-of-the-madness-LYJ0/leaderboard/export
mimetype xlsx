--- v0 (2025-10-05)
+++ v1 (2026-04-01)
@@ -3223,51 +3223,51 @@
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>MA1</v>
       </c>
       <c r="B49" t="str">
         <v>T6</v>
       </c>
       <c r="C49">
         <v>6</v>
       </c>
       <c r="D49" t="str">
         <v>Daniel Riddle</v>
       </c>
       <c r="E49">
         <v>2</v>
       </c>
       <c r="F49">
         <v>33</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="I49" t="str">
-        <v>steiny23</v>
+        <v>danielriddle</v>
       </c>
       <c r="J49">
         <v>2</v>
       </c>
       <c r="K49">
         <v>33</v>
       </c>
       <c r="L49">
         <v>5</v>
       </c>
       <c r="M49">
         <v>4</v>
       </c>
       <c r="N49">
         <v>3</v>
       </c>
       <c r="O49">
         <v>5</v>
       </c>
       <c r="P49">
         <v>3</v>
       </c>
       <c r="Q49">
         <v>3</v>
       </c>
@@ -5500,51 +5500,51 @@
       </c>
       <c r="T87">
         <v>3</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
         <v>MA1</v>
       </c>
       <c r="B88" t="str">
         <v>DUP</v>
       </c>
       <c r="D88" t="str">
         <v>Daniel Riddle</v>
       </c>
       <c r="E88">
         <v>5</v>
       </c>
       <c r="F88">
         <v>36</v>
       </c>
       <c r="G88">
         <v>2</v>
       </c>
       <c r="I88" t="str">
-        <v>steiny23</v>
+        <v>danielriddle</v>
       </c>
       <c r="J88">
         <v>5</v>
       </c>
       <c r="K88">
         <v>36</v>
       </c>
       <c r="L88">
         <v>5</v>
       </c>
       <c r="M88">
         <v>4</v>
       </c>
       <c r="N88">
         <v>3</v>
       </c>
       <c r="O88">
         <v>5</v>
       </c>
       <c r="P88">
         <v>3</v>
       </c>
       <c r="Q88">
         <v>3</v>
       </c>
@@ -5556,51 +5556,51 @@
       </c>
       <c r="T88">
         <v>3</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
         <v>MA1</v>
       </c>
       <c r="B89" t="str">
         <v>DUP</v>
       </c>
       <c r="D89" t="str">
         <v>Daniel Riddle</v>
       </c>
       <c r="E89">
         <v>4</v>
       </c>
       <c r="F89">
         <v>35</v>
       </c>
       <c r="G89">
         <v>3</v>
       </c>
       <c r="I89" t="str">
-        <v>steiny23</v>
+        <v>danielriddle</v>
       </c>
       <c r="J89">
         <v>4</v>
       </c>
       <c r="K89">
         <v>35</v>
       </c>
       <c r="L89">
         <v>5</v>
       </c>
       <c r="M89">
         <v>5</v>
       </c>
       <c r="N89">
         <v>3</v>
       </c>
       <c r="O89">
         <v>7</v>
       </c>
       <c r="P89">
         <v>3</v>
       </c>
       <c r="Q89">
         <v>3</v>
       </c>