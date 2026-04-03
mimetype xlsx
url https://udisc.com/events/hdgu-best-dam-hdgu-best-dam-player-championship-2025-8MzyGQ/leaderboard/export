--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -2618,50 +2618,53 @@
         <v>22</v>
       </c>
       <c r="L58">
         <v>74</v>
       </c>
       <c r="M58">
         <v>79</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
         <v>All</v>
       </c>
       <c r="B59" t="str">
         <v>DNF</v>
       </c>
       <c r="D59" t="str">
         <v>Shea Parkes</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>57</v>
       </c>
+      <c r="H59">
+        <v>319644</v>
+      </c>
       <c r="I59" t="str">
         <v>isamoor</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
         <v>57</v>
       </c>
       <c r="M59">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:M59"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -5274,50 +5277,53 @@
         <v>3</v>
       </c>
       <c r="AD29">
         <v>3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>All</v>
       </c>
       <c r="B30" t="str">
         <v>T24</v>
       </c>
       <c r="C30">
         <v>24</v>
       </c>
       <c r="D30" t="str">
         <v>Shea Parkes</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>57</v>
       </c>
+      <c r="H30">
+        <v>319644</v>
+      </c>
       <c r="I30" t="str">
         <v>isamoor</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
         <v>57</v>
       </c>
       <c r="L30">
         <v>3</v>
       </c>
       <c r="M30">
         <v>4</v>
       </c>
       <c r="N30">
         <v>2</v>
       </c>
       <c r="O30">
         <v>3</v>
       </c>
       <c r="P30">
         <v>3</v>
       </c>
       <c r="Q30">
@@ -13077,50 +13083,53 @@
         <v>4</v>
       </c>
       <c r="AC58">
         <v>7</v>
       </c>
       <c r="AD58">
         <v>3</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
         <v>All</v>
       </c>
       <c r="B59" t="str">
         <v>DNF</v>
       </c>
       <c r="D59" t="str">
         <v>Shea Parkes</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>57</v>
       </c>
+      <c r="H59">
+        <v>319644</v>
+      </c>
       <c r="I59" t="str">
         <v>isamoor</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:AD59"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>